--- v0 (2026-03-12)
+++ v1 (2026-05-26)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Go'on" sheetId="1" r:id="rId4"/>
     <sheet name="Truck" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="850">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="857">
   <si>
     <t>Station</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Telefon</t>
   </si>
   <si>
     <t>Lat</t>
   </si>
   <si>
     <t>Lng</t>
   </si>
   <si>
     <t>By</t>
   </si>
   <si>
     <t>Åbningstid</t>
   </si>
   <si>
     <t>Benzin</t>
   </si>
   <si>
@@ -266,50 +266,59 @@
   <si>
     <t>Bandholm</t>
   </si>
   <si>
     <t>Havnegade 1, 4941 Bandholm</t>
   </si>
   <si>
     <t>Go'on Bevtoft</t>
   </si>
   <si>
     <t>Bevtoft</t>
   </si>
   <si>
     <t>Krügersvej 38, 6541 Bevtoft</t>
   </si>
   <si>
     <t>Go'on Billum</t>
   </si>
   <si>
     <t>Billum</t>
   </si>
   <si>
     <t>Vesterhavsvej 34, 6852 Billum</t>
   </si>
   <si>
+    <t>Go'on Bjergby</t>
+  </si>
+  <si>
+    <t>Bjergby</t>
+  </si>
+  <si>
+    <t>Korsbakkevej 17, 7950 Erslev</t>
+  </si>
+  <si>
     <t>Go'on Bjerregaard</t>
   </si>
   <si>
     <t>Hvide Sande</t>
   </si>
   <si>
     <t>Kirksvej 2, 6960 Hvide Sande</t>
   </si>
   <si>
     <t>Go'on Bolderslev</t>
   </si>
   <si>
     <t xml:space="preserve">54.99279734027743
 </t>
   </si>
   <si>
     <t xml:space="preserve"> 9.271371366627086
 </t>
   </si>
   <si>
     <t>Bolderslev</t>
   </si>
   <si>
     <t>Hellevad-Bovvej 10, 6392 Bolderslev</t>
   </si>
@@ -1033,50 +1042,56 @@
   </si>
   <si>
     <t>Nykøbing F</t>
   </si>
   <si>
     <t>Nykøbingvej 177, 4800 Nykøbing F</t>
   </si>
   <si>
     <t>Go'on Horsens, Høegh Guldbergs Gade</t>
   </si>
   <si>
     <t xml:space="preserve">55.85092985423042
 </t>
   </si>
   <si>
     <t xml:space="preserve"> 9.846460252726581
 </t>
   </si>
   <si>
     <t>Horsens</t>
   </si>
   <si>
     <t>Høegh Guldbergs Gade 48, 8700 Horsens</t>
   </si>
   <si>
+    <t>Go'on Horsens, Krudthusvej</t>
+  </si>
+  <si>
+    <t>Krudthusvej 4, 8700 Horsens</t>
+  </si>
+  <si>
     <t>Go'on Horsens, Nørretorv</t>
   </si>
   <si>
     <t xml:space="preserve">55.868225417123504
 </t>
   </si>
   <si>
     <t xml:space="preserve"> 9.84667798804967
 </t>
   </si>
   <si>
     <t>Nørretorv 6, 8700 Horsens</t>
   </si>
   <si>
     <t>Go'on Horsens, Sundvej</t>
   </si>
   <si>
     <t xml:space="preserve">55.8676962651284
 </t>
   </si>
   <si>
     <t xml:space="preserve"> 9.884773975630567
 </t>
   </si>
   <si>
@@ -1609,53 +1624,50 @@
   </si>
   <si>
     <t>Europavej 7A, 4930 Maribo</t>
   </si>
   <si>
     <t>Go'on Middelfart</t>
   </si>
   <si>
     <t>Middelfart</t>
   </si>
   <si>
     <t>Skovsvinget 27C, 5500 Middelfart</t>
   </si>
   <si>
     <t>Go'on Munke Bjergby</t>
   </si>
   <si>
     <t xml:space="preserve">55.507426588068355
 </t>
   </si>
   <si>
     <t xml:space="preserve"> 11.55190207585812
 </t>
   </si>
   <si>
-    <t>Bjergby</t>
-[...1 lines deleted...]
-  <si>
     <t>Veddevej 24, 4190 Munke Bjergby</t>
   </si>
   <si>
     <t>Go'on Nørre Alslev</t>
   </si>
   <si>
     <t xml:space="preserve">54.897512929030206
 </t>
   </si>
   <si>
     <t xml:space="preserve"> 11.87147562711722
 </t>
   </si>
   <si>
     <t>Nørre Alslev</t>
   </si>
   <si>
     <t>Nykøbingvej 7, 4840 Nr. Alslev</t>
   </si>
   <si>
     <t>Go'on Nørre Alslev, Baltivej</t>
   </si>
   <si>
     <t xml:space="preserve"> Nr. Alslev</t>
   </si>
@@ -2035,50 +2047,59 @@
   <si>
     <t>Idagårdsvej 20, 4200 Slagelse</t>
   </si>
   <si>
     <t xml:space="preserve"> 11.37569987608482</t>
   </si>
   <si>
     <t>Sorøvej 13, 4200 Slagelse</t>
   </si>
   <si>
     <t>Go'on Sommersted</t>
   </si>
   <si>
     <t xml:space="preserve">55.31904055868681
 </t>
   </si>
   <si>
     <t xml:space="preserve"> 9.30007274878311
 </t>
   </si>
   <si>
     <t>Sommersted</t>
   </si>
   <si>
     <t>Storegade 25A, 6560 Sommersted</t>
+  </si>
+  <si>
+    <t>Go'on Sønder Felding</t>
+  </si>
+  <si>
+    <t>Sønder Felding</t>
+  </si>
+  <si>
+    <t>Hartvig Skramsvej 1, 7280 Sønder Felding</t>
   </si>
   <si>
     <t>Go'on Søndersø</t>
   </si>
   <si>
     <t xml:space="preserve">55.4770934383536
 </t>
   </si>
   <si>
     <t xml:space="preserve"> 10.25169282506251
 </t>
   </si>
   <si>
     <t>Søndersø</t>
   </si>
   <si>
     <t>Snavevej 1, 5471 Søndersø</t>
   </si>
   <si>
     <t>Go'on Staby</t>
   </si>
   <si>
     <t xml:space="preserve">56.265634691122955
 </t>
   </si>
@@ -3121,51 +3142,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K197"/>
+  <dimension ref="A1:K200"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -3700,6372 +3721,6477 @@
       </c>
       <c r="H16">
         <v>1</v>
       </c>
       <c r="I16">
         <v>1</v>
       </c>
       <c r="J16">
         <v>0</v>
       </c>
       <c r="K16" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
         <v>78</v>
       </c>
       <c r="B17" t="s">
         <v>12</v>
       </c>
       <c r="C17" t="s">
         <v>13</v>
       </c>
       <c r="D17">
-        <v>55.8644432</v>
+        <v>56.8683742</v>
       </c>
       <c r="E17">
-        <v>8.1813025</v>
+        <v>8.7333234</v>
       </c>
       <c r="F17" t="s">
         <v>79</v>
       </c>
       <c r="G17" t="s">
         <v>17</v>
       </c>
       <c r="H17">
         <v>1</v>
       </c>
       <c r="I17">
         <v>1</v>
       </c>
       <c r="J17">
         <v>0</v>
       </c>
       <c r="K17" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
         <v>81</v>
       </c>
       <c r="B18" t="s">
         <v>12</v>
       </c>
       <c r="C18" t="s">
         <v>13</v>
       </c>
-      <c r="D18" t="s">
+      <c r="D18">
+        <v>55.8644432</v>
+      </c>
+      <c r="E18">
+        <v>8.1813025</v>
+      </c>
+      <c r="F18" t="s">
         <v>82</v>
       </c>
-      <c r="E18" t="s">
+      <c r="G18" t="s">
+        <v>17</v>
+      </c>
+      <c r="H18">
+        <v>1</v>
+      </c>
+      <c r="I18">
+        <v>1</v>
+      </c>
+      <c r="J18">
+        <v>0</v>
+      </c>
+      <c r="K18" t="s">
         <v>83</v>
-      </c>
-[...16 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
+        <v>84</v>
+      </c>
+      <c r="B19" t="s">
+        <v>12</v>
+      </c>
+      <c r="C19" t="s">
+        <v>13</v>
+      </c>
+      <c r="D19" t="s">
+        <v>85</v>
+      </c>
+      <c r="E19" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>8.7496985</v>
       </c>
       <c r="F19" t="s">
         <v>87</v>
       </c>
       <c r="G19" t="s">
         <v>17</v>
       </c>
       <c r="H19">
         <v>1</v>
       </c>
       <c r="I19">
         <v>1</v>
       </c>
       <c r="J19">
         <v>0</v>
       </c>
       <c r="K19" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
         <v>89</v>
       </c>
       <c r="B20" t="s">
         <v>12</v>
       </c>
       <c r="C20" t="s">
         <v>13</v>
       </c>
-      <c r="D20" t="s">
+      <c r="D20">
+        <v>56.4067282</v>
+      </c>
+      <c r="E20">
+        <v>8.7496985</v>
+      </c>
+      <c r="F20" t="s">
         <v>90</v>
       </c>
-      <c r="E20" t="s">
+      <c r="G20" t="s">
+        <v>17</v>
+      </c>
+      <c r="H20">
+        <v>1</v>
+      </c>
+      <c r="I20">
+        <v>1</v>
+      </c>
+      <c r="J20">
+        <v>0</v>
+      </c>
+      <c r="K20" t="s">
         <v>91</v>
-      </c>
-[...16 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
+        <v>92</v>
+      </c>
+      <c r="B21" t="s">
+        <v>12</v>
+      </c>
+      <c r="C21" t="s">
+        <v>13</v>
+      </c>
+      <c r="D21" t="s">
+        <v>93</v>
+      </c>
+      <c r="E21" t="s">
         <v>94</v>
-      </c>
-[...10 lines deleted...]
-        <v>8.6551246</v>
       </c>
       <c r="F21" t="s">
         <v>95</v>
       </c>
       <c r="G21" t="s">
         <v>17</v>
       </c>
       <c r="H21">
         <v>1</v>
       </c>
       <c r="I21">
         <v>1</v>
       </c>
       <c r="J21">
         <v>0</v>
       </c>
       <c r="K21" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
         <v>97</v>
       </c>
       <c r="B22" t="s">
         <v>12</v>
       </c>
       <c r="C22" t="s">
         <v>13</v>
       </c>
-      <c r="D22" t="s">
+      <c r="D22">
+        <v>55.9557797</v>
+      </c>
+      <c r="E22">
+        <v>8.6551246</v>
+      </c>
+      <c r="F22" t="s">
         <v>98</v>
       </c>
-      <c r="E22" t="s">
+      <c r="G22" t="s">
+        <v>17</v>
+      </c>
+      <c r="H22">
+        <v>1</v>
+      </c>
+      <c r="I22">
+        <v>1</v>
+      </c>
+      <c r="J22">
+        <v>0</v>
+      </c>
+      <c r="K22" t="s">
         <v>99</v>
-      </c>
-[...16 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
+        <v>100</v>
+      </c>
+      <c r="B23" t="s">
+        <v>12</v>
+      </c>
+      <c r="C23" t="s">
+        <v>13</v>
+      </c>
+      <c r="D23" t="s">
+        <v>101</v>
+      </c>
+      <c r="E23" t="s">
         <v>102</v>
       </c>
-      <c r="B23" t="s">
-[...5 lines deleted...]
-      <c r="D23" t="s">
+      <c r="F23" t="s">
         <v>103</v>
       </c>
-      <c r="E23" t="s">
+      <c r="G23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H23">
+        <v>1</v>
+      </c>
+      <c r="I23">
+        <v>1</v>
+      </c>
+      <c r="J23">
+        <v>0</v>
+      </c>
+      <c r="K23" t="s">
         <v>104</v>
-      </c>
-[...16 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
+        <v>105</v>
+      </c>
+      <c r="B24" t="s">
+        <v>12</v>
+      </c>
+      <c r="C24" t="s">
+        <v>13</v>
+      </c>
+      <c r="D24" t="s">
+        <v>106</v>
+      </c>
+      <c r="E24" t="s">
         <v>107</v>
       </c>
-      <c r="B24" t="s">
-[...5 lines deleted...]
-      <c r="D24" t="s">
+      <c r="F24" t="s">
         <v>108</v>
       </c>
-      <c r="E24" t="s">
+      <c r="G24" t="s">
+        <v>17</v>
+      </c>
+      <c r="H24">
+        <v>1</v>
+      </c>
+      <c r="I24">
+        <v>1</v>
+      </c>
+      <c r="J24">
+        <v>0</v>
+      </c>
+      <c r="K24" t="s">
         <v>109</v>
-      </c>
-[...16 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
+        <v>110</v>
+      </c>
+      <c r="B25" t="s">
+        <v>12</v>
+      </c>
+      <c r="C25" t="s">
+        <v>13</v>
+      </c>
+      <c r="D25" t="s">
         <v>111</v>
       </c>
-      <c r="B25" t="s">
-[...9 lines deleted...]
-        <v>9.9521884</v>
+      <c r="E25" t="s">
+        <v>112</v>
       </c>
       <c r="F25" t="s">
-        <v>112</v>
+        <v>65</v>
       </c>
       <c r="G25" t="s">
         <v>17</v>
       </c>
       <c r="H25">
         <v>1</v>
       </c>
       <c r="I25">
         <v>1</v>
       </c>
       <c r="J25">
         <v>0</v>
       </c>
       <c r="K25" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
         <v>114</v>
       </c>
       <c r="B26" t="s">
         <v>12</v>
       </c>
       <c r="C26" t="s">
         <v>13</v>
       </c>
-      <c r="D26" t="s">
+      <c r="D26">
+        <v>57.2630051</v>
+      </c>
+      <c r="E26">
+        <v>9.9521884</v>
+      </c>
+      <c r="F26" t="s">
         <v>115</v>
       </c>
-      <c r="E26" t="s">
+      <c r="G26" t="s">
+        <v>17</v>
+      </c>
+      <c r="H26">
+        <v>1</v>
+      </c>
+      <c r="I26">
+        <v>1</v>
+      </c>
+      <c r="J26">
+        <v>0</v>
+      </c>
+      <c r="K26" t="s">
         <v>116</v>
-      </c>
-[...16 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
+        <v>117</v>
+      </c>
+      <c r="B27" t="s">
+        <v>12</v>
+      </c>
+      <c r="C27" t="s">
+        <v>13</v>
+      </c>
+      <c r="D27" t="s">
+        <v>118</v>
+      </c>
+      <c r="E27" t="s">
         <v>119</v>
       </c>
-      <c r="B27" t="s">
-[...5 lines deleted...]
-      <c r="D27" t="s">
+      <c r="F27" t="s">
         <v>120</v>
       </c>
-      <c r="E27" t="s">
+      <c r="G27" t="s">
+        <v>17</v>
+      </c>
+      <c r="H27">
+        <v>1</v>
+      </c>
+      <c r="I27">
+        <v>1</v>
+      </c>
+      <c r="J27">
+        <v>0</v>
+      </c>
+      <c r="K27" t="s">
         <v>121</v>
-      </c>
-[...16 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
+        <v>122</v>
+      </c>
+      <c r="B28" t="s">
+        <v>12</v>
+      </c>
+      <c r="C28" t="s">
+        <v>13</v>
+      </c>
+      <c r="D28" t="s">
+        <v>123</v>
+      </c>
+      <c r="E28" t="s">
         <v>124</v>
-      </c>
-[...10 lines deleted...]
-        <v>9.7030466</v>
       </c>
       <c r="F28" t="s">
         <v>125</v>
       </c>
       <c r="G28" t="s">
         <v>17</v>
       </c>
       <c r="H28">
         <v>1</v>
       </c>
       <c r="I28">
         <v>1</v>
       </c>
       <c r="J28">
         <v>0</v>
       </c>
       <c r="K28" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
         <v>127</v>
       </c>
       <c r="B29" t="s">
         <v>12</v>
       </c>
       <c r="C29" t="s">
         <v>13</v>
       </c>
       <c r="D29">
-        <v>57.1599677466</v>
+        <v>55.7330331</v>
       </c>
       <c r="E29">
-        <v>10.3038460468</v>
+        <v>9.7030466</v>
       </c>
       <c r="F29" t="s">
         <v>128</v>
       </c>
       <c r="G29" t="s">
         <v>17</v>
       </c>
       <c r="H29">
         <v>1</v>
       </c>
       <c r="I29">
         <v>1</v>
       </c>
       <c r="J29">
         <v>0</v>
       </c>
       <c r="K29" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
         <v>130</v>
       </c>
       <c r="B30" t="s">
         <v>12</v>
       </c>
       <c r="C30" t="s">
         <v>13</v>
       </c>
       <c r="D30">
-        <v>56.190796</v>
+        <v>57.1599677466</v>
       </c>
       <c r="E30">
-        <v>10.6721723</v>
+        <v>10.3038460468</v>
       </c>
       <c r="F30" t="s">
         <v>131</v>
       </c>
       <c r="G30" t="s">
         <v>17</v>
       </c>
       <c r="H30">
         <v>1</v>
       </c>
       <c r="I30">
         <v>1</v>
       </c>
       <c r="J30">
         <v>0</v>
       </c>
       <c r="K30" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
         <v>133</v>
       </c>
       <c r="B31" t="s">
         <v>12</v>
       </c>
       <c r="C31" t="s">
         <v>13</v>
       </c>
-      <c r="D31" t="s">
+      <c r="D31">
+        <v>56.190796</v>
+      </c>
+      <c r="E31">
+        <v>10.6721723</v>
+      </c>
+      <c r="F31" t="s">
         <v>134</v>
       </c>
-      <c r="E31" t="s">
+      <c r="G31" t="s">
+        <v>17</v>
+      </c>
+      <c r="H31">
+        <v>1</v>
+      </c>
+      <c r="I31">
+        <v>1</v>
+      </c>
+      <c r="J31">
+        <v>0</v>
+      </c>
+      <c r="K31" t="s">
         <v>135</v>
-      </c>
-[...16 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
+        <v>136</v>
+      </c>
+      <c r="B32" t="s">
+        <v>12</v>
+      </c>
+      <c r="C32" t="s">
+        <v>13</v>
+      </c>
+      <c r="D32" t="s">
+        <v>137</v>
+      </c>
+      <c r="E32" t="s">
         <v>138</v>
-      </c>
-[...10 lines deleted...]
-        <v>9.8562392</v>
       </c>
       <c r="F32" t="s">
         <v>139</v>
       </c>
       <c r="G32" t="s">
         <v>17</v>
       </c>
       <c r="H32">
         <v>1</v>
       </c>
       <c r="I32">
         <v>1</v>
       </c>
       <c r="J32">
         <v>0</v>
       </c>
       <c r="K32" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" t="s">
         <v>141</v>
       </c>
       <c r="B33" t="s">
         <v>12</v>
       </c>
       <c r="C33" t="s">
         <v>13</v>
       </c>
       <c r="D33">
-        <v>55.2567117</v>
+        <v>56.5451209</v>
       </c>
       <c r="E33">
-        <v>12.0974936</v>
+        <v>9.8562392</v>
       </c>
       <c r="F33" t="s">
         <v>142</v>
       </c>
       <c r="G33" t="s">
         <v>17</v>
       </c>
       <c r="H33">
         <v>1</v>
       </c>
       <c r="I33">
         <v>1</v>
       </c>
       <c r="J33">
         <v>0</v>
       </c>
       <c r="K33" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" t="s">
         <v>144</v>
       </c>
       <c r="B34" t="s">
         <v>12</v>
       </c>
       <c r="C34" t="s">
         <v>13</v>
       </c>
       <c r="D34">
-        <v>55.8128094</v>
+        <v>55.2567117</v>
       </c>
       <c r="E34">
-        <v>9.0277851</v>
+        <v>12.0974936</v>
       </c>
       <c r="F34" t="s">
         <v>145</v>
       </c>
       <c r="G34" t="s">
         <v>17</v>
       </c>
       <c r="H34">
         <v>1</v>
       </c>
       <c r="I34">
         <v>1</v>
       </c>
       <c r="J34">
         <v>0</v>
       </c>
       <c r="K34" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" t="s">
         <v>147</v>
       </c>
       <c r="B35" t="s">
         <v>12</v>
       </c>
       <c r="C35" t="s">
         <v>13</v>
       </c>
-      <c r="D35" t="s">
+      <c r="D35">
+        <v>55.8128094</v>
+      </c>
+      <c r="E35">
+        <v>9.0277851</v>
+      </c>
+      <c r="F35" t="s">
         <v>148</v>
       </c>
-      <c r="E35" t="s">
+      <c r="G35" t="s">
+        <v>17</v>
+      </c>
+      <c r="H35">
+        <v>1</v>
+      </c>
+      <c r="I35">
+        <v>1</v>
+      </c>
+      <c r="J35">
+        <v>0</v>
+      </c>
+      <c r="K35" t="s">
         <v>149</v>
-      </c>
-[...16 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" t="s">
+        <v>150</v>
+      </c>
+      <c r="B36" t="s">
+        <v>12</v>
+      </c>
+      <c r="C36" t="s">
+        <v>13</v>
+      </c>
+      <c r="D36" t="s">
+        <v>151</v>
+      </c>
+      <c r="E36" t="s">
         <v>152</v>
       </c>
-      <c r="B36" t="s">
-[...5 lines deleted...]
-      <c r="D36" t="s">
+      <c r="F36" t="s">
         <v>153</v>
       </c>
-      <c r="E36" t="s">
+      <c r="G36" t="s">
+        <v>17</v>
+      </c>
+      <c r="H36">
+        <v>1</v>
+      </c>
+      <c r="I36">
+        <v>1</v>
+      </c>
+      <c r="J36">
+        <v>0</v>
+      </c>
+      <c r="K36" t="s">
         <v>154</v>
-      </c>
-[...16 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" t="s">
+        <v>155</v>
+      </c>
+      <c r="B37" t="s">
+        <v>12</v>
+      </c>
+      <c r="C37" t="s">
+        <v>13</v>
+      </c>
+      <c r="D37" t="s">
+        <v>156</v>
+      </c>
+      <c r="E37" t="s">
         <v>157</v>
       </c>
-      <c r="B37" t="s">
-[...5 lines deleted...]
-      <c r="D37" t="s">
+      <c r="F37" t="s">
         <v>158</v>
       </c>
-      <c r="E37" t="s">
+      <c r="G37" t="s">
+        <v>17</v>
+      </c>
+      <c r="H37">
+        <v>1</v>
+      </c>
+      <c r="I37">
+        <v>1</v>
+      </c>
+      <c r="J37">
+        <v>0</v>
+      </c>
+      <c r="K37" t="s">
         <v>159</v>
-      </c>
-[...16 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" t="s">
+        <v>160</v>
+      </c>
+      <c r="B38" t="s">
+        <v>12</v>
+      </c>
+      <c r="C38" t="s">
+        <v>13</v>
+      </c>
+      <c r="D38" t="s">
+        <v>161</v>
+      </c>
+      <c r="E38" t="s">
         <v>162</v>
-      </c>
-[...10 lines deleted...]
-        <v>8.7355186</v>
       </c>
       <c r="F38" t="s">
         <v>163</v>
       </c>
       <c r="G38" t="s">
         <v>17</v>
       </c>
       <c r="H38">
         <v>1</v>
       </c>
       <c r="I38">
         <v>1</v>
       </c>
       <c r="J38">
         <v>0</v>
       </c>
       <c r="K38" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" t="s">
         <v>165</v>
       </c>
       <c r="B39" t="s">
         <v>12</v>
       </c>
       <c r="C39" t="s">
         <v>13</v>
       </c>
       <c r="D39">
-        <v>57.0615203</v>
+        <v>56.8023968</v>
       </c>
       <c r="E39">
-        <v>10.1820359</v>
+        <v>8.7355186</v>
       </c>
       <c r="F39" t="s">
         <v>166</v>
       </c>
       <c r="G39" t="s">
         <v>17</v>
       </c>
       <c r="H39">
         <v>1</v>
       </c>
       <c r="I39">
         <v>1</v>
       </c>
       <c r="J39">
         <v>0</v>
       </c>
       <c r="K39" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" t="s">
         <v>168</v>
       </c>
       <c r="B40" t="s">
         <v>12</v>
       </c>
       <c r="C40" t="s">
         <v>13</v>
       </c>
-      <c r="D40" t="s">
+      <c r="D40">
+        <v>57.0615203</v>
+      </c>
+      <c r="E40">
+        <v>10.1820359</v>
+      </c>
+      <c r="F40" t="s">
         <v>169</v>
       </c>
-      <c r="E40" t="s">
+      <c r="G40" t="s">
+        <v>17</v>
+      </c>
+      <c r="H40">
+        <v>1</v>
+      </c>
+      <c r="I40">
+        <v>1</v>
+      </c>
+      <c r="J40">
+        <v>0</v>
+      </c>
+      <c r="K40" t="s">
         <v>170</v>
-      </c>
-[...16 lines deleted...]
-        <v>172</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" t="s">
+        <v>171</v>
+      </c>
+      <c r="B41" t="s">
+        <v>12</v>
+      </c>
+      <c r="C41" t="s">
+        <v>13</v>
+      </c>
+      <c r="D41" t="s">
+        <v>172</v>
+      </c>
+      <c r="E41" t="s">
         <v>173</v>
-      </c>
-[...10 lines deleted...]
-        <v>8.3580496</v>
       </c>
       <c r="F41" t="s">
         <v>174</v>
       </c>
       <c r="G41" t="s">
         <v>17</v>
       </c>
       <c r="H41">
         <v>1</v>
       </c>
       <c r="I41">
         <v>1</v>
       </c>
       <c r="J41">
         <v>0</v>
       </c>
       <c r="K41" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" t="s">
         <v>176</v>
       </c>
       <c r="B42" t="s">
         <v>12</v>
       </c>
       <c r="C42" t="s">
         <v>13</v>
       </c>
-      <c r="D42" t="s">
+      <c r="D42">
+        <v>56.7207719</v>
+      </c>
+      <c r="E42">
+        <v>8.3580496</v>
+      </c>
+      <c r="F42" t="s">
         <v>177</v>
       </c>
-      <c r="E42" t="s">
+      <c r="G42" t="s">
+        <v>17</v>
+      </c>
+      <c r="H42">
+        <v>1</v>
+      </c>
+      <c r="I42">
+        <v>1</v>
+      </c>
+      <c r="J42">
+        <v>0</v>
+      </c>
+      <c r="K42" t="s">
         <v>178</v>
-      </c>
-[...16 lines deleted...]
-        <v>180</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" t="s">
+        <v>179</v>
+      </c>
+      <c r="B43" t="s">
+        <v>12</v>
+      </c>
+      <c r="C43" t="s">
+        <v>13</v>
+      </c>
+      <c r="D43" t="s">
+        <v>180</v>
+      </c>
+      <c r="E43" t="s">
         <v>181</v>
       </c>
-      <c r="B43" t="s">
-[...8 lines deleted...]
-      <c r="E43" t="s">
+      <c r="F43" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="G43" t="s">
         <v>17</v>
       </c>
       <c r="H43">
         <v>1</v>
       </c>
       <c r="I43">
         <v>1</v>
       </c>
       <c r="J43">
         <v>0</v>
       </c>
       <c r="K43" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" t="s">
         <v>184</v>
       </c>
       <c r="B44" t="s">
         <v>12</v>
       </c>
       <c r="C44" t="s">
         <v>13</v>
       </c>
-      <c r="D44" t="s">
+      <c r="D44">
+        <v>56.14650305</v>
+      </c>
+      <c r="E44" t="s">
         <v>185</v>
       </c>
-      <c r="E44" t="s">
+      <c r="F44" t="s">
+        <v>45</v>
+      </c>
+      <c r="G44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H44">
+        <v>1</v>
+      </c>
+      <c r="I44">
+        <v>1</v>
+      </c>
+      <c r="J44">
+        <v>0</v>
+      </c>
+      <c r="K44" t="s">
         <v>186</v>
-      </c>
-[...16 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" t="s">
+        <v>187</v>
+      </c>
+      <c r="B45" t="s">
+        <v>12</v>
+      </c>
+      <c r="C45" t="s">
+        <v>13</v>
+      </c>
+      <c r="D45" t="s">
+        <v>188</v>
+      </c>
+      <c r="E45" t="s">
         <v>189</v>
       </c>
-      <c r="B45" t="s">
-[...5 lines deleted...]
-      <c r="D45" t="s">
+      <c r="F45" t="s">
         <v>190</v>
       </c>
-      <c r="E45" t="s">
+      <c r="G45" t="s">
+        <v>17</v>
+      </c>
+      <c r="H45">
+        <v>1</v>
+      </c>
+      <c r="I45">
+        <v>1</v>
+      </c>
+      <c r="J45">
+        <v>0</v>
+      </c>
+      <c r="K45" t="s">
         <v>191</v>
-      </c>
-[...16 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" t="s">
+        <v>192</v>
+      </c>
+      <c r="B46" t="s">
+        <v>12</v>
+      </c>
+      <c r="C46" t="s">
+        <v>13</v>
+      </c>
+      <c r="D46" t="s">
         <v>193</v>
       </c>
-      <c r="B46" t="s">
-[...5 lines deleted...]
-      <c r="D46" t="s">
+      <c r="E46" t="s">
         <v>194</v>
       </c>
-      <c r="E46" t="s">
+      <c r="F46" t="s">
+        <v>49</v>
+      </c>
+      <c r="G46" t="s">
+        <v>17</v>
+      </c>
+      <c r="H46">
+        <v>1</v>
+      </c>
+      <c r="I46">
+        <v>1</v>
+      </c>
+      <c r="J46">
+        <v>0</v>
+      </c>
+      <c r="K46" t="s">
         <v>195</v>
-      </c>
-[...16 lines deleted...]
-        <v>197</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" t="s">
+        <v>196</v>
+      </c>
+      <c r="B47" t="s">
+        <v>12</v>
+      </c>
+      <c r="C47" t="s">
+        <v>13</v>
+      </c>
+      <c r="D47" t="s">
+        <v>197</v>
+      </c>
+      <c r="E47" t="s">
         <v>198</v>
       </c>
-      <c r="B47" t="s">
-[...5 lines deleted...]
-      <c r="D47" t="s">
+      <c r="F47" t="s">
         <v>199</v>
       </c>
-      <c r="E47" t="s">
+      <c r="G47" t="s">
+        <v>17</v>
+      </c>
+      <c r="H47">
+        <v>1</v>
+      </c>
+      <c r="I47">
+        <v>1</v>
+      </c>
+      <c r="J47">
+        <v>0</v>
+      </c>
+      <c r="K47" t="s">
         <v>200</v>
-      </c>
-[...16 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48" t="s">
+        <v>201</v>
+      </c>
+      <c r="B48" t="s">
+        <v>12</v>
+      </c>
+      <c r="C48" t="s">
+        <v>13</v>
+      </c>
+      <c r="D48" t="s">
         <v>202</v>
       </c>
-      <c r="B48" t="s">
-[...5 lines deleted...]
-      <c r="D48" t="s">
+      <c r="E48" t="s">
         <v>203</v>
       </c>
-      <c r="E48" t="s">
+      <c r="F48" t="s">
+        <v>148</v>
+      </c>
+      <c r="G48" t="s">
+        <v>17</v>
+      </c>
+      <c r="H48">
+        <v>1</v>
+      </c>
+      <c r="I48">
+        <v>1</v>
+      </c>
+      <c r="J48">
+        <v>0</v>
+      </c>
+      <c r="K48" t="s">
         <v>204</v>
-      </c>
-[...16 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49" t="s">
+        <v>205</v>
+      </c>
+      <c r="B49" t="s">
+        <v>12</v>
+      </c>
+      <c r="C49" t="s">
+        <v>13</v>
+      </c>
+      <c r="D49" t="s">
+        <v>206</v>
+      </c>
+      <c r="E49" t="s">
         <v>207</v>
       </c>
-      <c r="B49" t="s">
-[...5 lines deleted...]
-      <c r="D49" t="s">
+      <c r="F49" t="s">
         <v>208</v>
       </c>
-      <c r="E49" t="s">
+      <c r="G49" t="s">
+        <v>17</v>
+      </c>
+      <c r="H49">
+        <v>1</v>
+      </c>
+      <c r="I49">
+        <v>1</v>
+      </c>
+      <c r="J49">
+        <v>0</v>
+      </c>
+      <c r="K49" t="s">
         <v>209</v>
-      </c>
-[...16 lines deleted...]
-        <v>211</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" t="s">
+        <v>210</v>
+      </c>
+      <c r="B50" t="s">
+        <v>12</v>
+      </c>
+      <c r="C50" t="s">
+        <v>13</v>
+      </c>
+      <c r="D50" t="s">
+        <v>211</v>
+      </c>
+      <c r="E50" t="s">
         <v>212</v>
       </c>
-      <c r="B50" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F50" t="s">
-        <v>150</v>
+        <v>213</v>
       </c>
       <c r="G50" t="s">
         <v>17</v>
       </c>
       <c r="H50">
         <v>1</v>
       </c>
       <c r="I50">
         <v>1</v>
       </c>
       <c r="J50">
         <v>0</v>
       </c>
       <c r="K50" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B51" t="s">
         <v>12</v>
       </c>
       <c r="C51" t="s">
         <v>13</v>
       </c>
-      <c r="D51" t="s">
-[...2 lines deleted...]
-      <c r="E51" t="s">
+      <c r="D51">
+        <v>55.2593961693</v>
+      </c>
+      <c r="E51">
+        <v>9.47490163424</v>
+      </c>
+      <c r="F51" t="s">
+        <v>153</v>
+      </c>
+      <c r="G51" t="s">
+        <v>17</v>
+      </c>
+      <c r="H51">
+        <v>1</v>
+      </c>
+      <c r="I51">
+        <v>1</v>
+      </c>
+      <c r="J51">
+        <v>0</v>
+      </c>
+      <c r="K51" t="s">
         <v>216</v>
-      </c>
-[...16 lines deleted...]
-        <v>218</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" t="s">
+        <v>217</v>
+      </c>
+      <c r="B52" t="s">
+        <v>12</v>
+      </c>
+      <c r="C52" t="s">
+        <v>13</v>
+      </c>
+      <c r="D52" t="s">
+        <v>218</v>
+      </c>
+      <c r="E52" t="s">
         <v>219</v>
-      </c>
-[...10 lines deleted...]
-        <v>10.1361940357</v>
       </c>
       <c r="F52" t="s">
         <v>220</v>
       </c>
       <c r="G52" t="s">
         <v>17</v>
       </c>
       <c r="H52">
         <v>1</v>
       </c>
       <c r="I52">
         <v>1</v>
       </c>
       <c r="J52">
         <v>0</v>
       </c>
       <c r="K52" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53" t="s">
         <v>222</v>
       </c>
       <c r="B53" t="s">
         <v>12</v>
       </c>
       <c r="C53" t="s">
         <v>13</v>
       </c>
-      <c r="D53" t="s">
+      <c r="D53">
+        <v>56.7274293219</v>
+      </c>
+      <c r="E53">
+        <v>10.1361940357</v>
+      </c>
+      <c r="F53" t="s">
         <v>223</v>
       </c>
-      <c r="E53" t="s">
+      <c r="G53" t="s">
+        <v>17</v>
+      </c>
+      <c r="H53">
+        <v>1</v>
+      </c>
+      <c r="I53">
+        <v>1</v>
+      </c>
+      <c r="J53">
+        <v>0</v>
+      </c>
+      <c r="K53" t="s">
         <v>224</v>
-      </c>
-[...16 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54" t="s">
+        <v>225</v>
+      </c>
+      <c r="B54" t="s">
+        <v>12</v>
+      </c>
+      <c r="C54" t="s">
+        <v>13</v>
+      </c>
+      <c r="D54" t="s">
+        <v>226</v>
+      </c>
+      <c r="E54" t="s">
         <v>227</v>
       </c>
-      <c r="B54" t="s">
-[...5 lines deleted...]
-      <c r="D54" t="s">
+      <c r="F54" t="s">
         <v>228</v>
       </c>
-      <c r="E54" t="s">
+      <c r="G54" t="s">
+        <v>17</v>
+      </c>
+      <c r="H54">
+        <v>1</v>
+      </c>
+      <c r="I54">
+        <v>1</v>
+      </c>
+      <c r="J54">
+        <v>0</v>
+      </c>
+      <c r="K54" t="s">
         <v>229</v>
-      </c>
-[...16 lines deleted...]
-        <v>231</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55" t="s">
+        <v>230</v>
+      </c>
+      <c r="B55" t="s">
+        <v>12</v>
+      </c>
+      <c r="C55" t="s">
+        <v>13</v>
+      </c>
+      <c r="D55" t="s">
+        <v>231</v>
+      </c>
+      <c r="E55" t="s">
         <v>232</v>
       </c>
-      <c r="B55" t="s">
-[...5 lines deleted...]
-      <c r="D55" t="s">
+      <c r="F55" t="s">
         <v>233</v>
       </c>
-      <c r="E55" t="s">
+      <c r="G55" t="s">
+        <v>17</v>
+      </c>
+      <c r="H55">
+        <v>1</v>
+      </c>
+      <c r="I55">
+        <v>1</v>
+      </c>
+      <c r="J55">
+        <v>0</v>
+      </c>
+      <c r="K55" t="s">
         <v>234</v>
-      </c>
-[...16 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56" t="s">
+        <v>235</v>
+      </c>
+      <c r="B56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C56" t="s">
+        <v>13</v>
+      </c>
+      <c r="D56" t="s">
+        <v>236</v>
+      </c>
+      <c r="E56" t="s">
         <v>237</v>
       </c>
-      <c r="B56" t="s">
-[...5 lines deleted...]
-      <c r="D56" t="s">
+      <c r="F56" t="s">
         <v>238</v>
       </c>
-      <c r="E56" t="s">
+      <c r="G56" t="s">
+        <v>17</v>
+      </c>
+      <c r="H56">
+        <v>1</v>
+      </c>
+      <c r="I56">
+        <v>1</v>
+      </c>
+      <c r="J56">
+        <v>0</v>
+      </c>
+      <c r="K56" t="s">
         <v>239</v>
-      </c>
-[...16 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="B57" t="s">
         <v>12</v>
       </c>
       <c r="C57" t="s">
         <v>13</v>
       </c>
-      <c r="D57">
-[...3 lines deleted...]
-        <v>8.958762</v>
+      <c r="D57" t="s">
+        <v>241</v>
+      </c>
+      <c r="E57" t="s">
+        <v>242</v>
       </c>
       <c r="F57" t="s">
         <v>45</v>
       </c>
       <c r="G57" t="s">
         <v>17</v>
       </c>
       <c r="H57">
         <v>1</v>
       </c>
       <c r="I57">
         <v>1</v>
       </c>
       <c r="J57">
         <v>0</v>
       </c>
       <c r="K57" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="B58" t="s">
         <v>12</v>
       </c>
       <c r="C58" t="s">
         <v>13</v>
       </c>
       <c r="D58">
-        <v>57.5757715</v>
+        <v>56.131898</v>
       </c>
       <c r="E58">
-        <v>9.9885998</v>
+        <v>8.958762</v>
       </c>
       <c r="F58" t="s">
-        <v>243</v>
+        <v>45</v>
       </c>
       <c r="G58" t="s">
         <v>17</v>
       </c>
       <c r="H58">
         <v>1</v>
       </c>
       <c r="I58">
         <v>1</v>
       </c>
       <c r="J58">
         <v>0</v>
       </c>
       <c r="K58" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59" t="s">
         <v>245</v>
       </c>
       <c r="B59" t="s">
         <v>12</v>
       </c>
       <c r="C59" t="s">
         <v>13</v>
       </c>
       <c r="D59">
-        <v>56.4387334</v>
+        <v>57.5757715</v>
       </c>
       <c r="E59">
-        <v>8.6317367</v>
+        <v>9.9885998</v>
       </c>
       <c r="F59" t="s">
         <v>246</v>
       </c>
       <c r="G59" t="s">
         <v>17</v>
       </c>
       <c r="H59">
         <v>1</v>
       </c>
       <c r="I59">
         <v>1</v>
       </c>
       <c r="J59">
         <v>0</v>
       </c>
       <c r="K59" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60" t="s">
         <v>248</v>
       </c>
       <c r="B60" t="s">
         <v>12</v>
       </c>
       <c r="C60" t="s">
         <v>13</v>
       </c>
       <c r="D60">
-        <v>55.5345999838</v>
+        <v>56.4387334</v>
       </c>
       <c r="E60">
-        <v>8.36361645428</v>
+        <v>8.6317367</v>
       </c>
       <c r="F60" t="s">
         <v>249</v>
       </c>
       <c r="G60" t="s">
         <v>17</v>
       </c>
       <c r="H60">
         <v>1</v>
       </c>
       <c r="I60">
         <v>1</v>
       </c>
       <c r="J60">
         <v>0</v>
       </c>
       <c r="K60" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61" t="s">
         <v>251</v>
       </c>
       <c r="B61" t="s">
         <v>12</v>
       </c>
       <c r="C61" t="s">
         <v>13</v>
       </c>
-      <c r="D61" t="s">
+      <c r="D61">
+        <v>55.5345999838</v>
+      </c>
+      <c r="E61">
+        <v>8.36361645428</v>
+      </c>
+      <c r="F61" t="s">
         <v>252</v>
       </c>
-      <c r="E61" t="s">
+      <c r="G61" t="s">
+        <v>17</v>
+      </c>
+      <c r="H61">
+        <v>1</v>
+      </c>
+      <c r="I61">
+        <v>1</v>
+      </c>
+      <c r="J61">
+        <v>0</v>
+      </c>
+      <c r="K61" t="s">
         <v>253</v>
-      </c>
-[...16 lines deleted...]
-        <v>255</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62" t="s">
+        <v>254</v>
+      </c>
+      <c r="B62" t="s">
+        <v>12</v>
+      </c>
+      <c r="C62" t="s">
+        <v>13</v>
+      </c>
+      <c r="D62" t="s">
+        <v>255</v>
+      </c>
+      <c r="E62" t="s">
         <v>256</v>
       </c>
-      <c r="B62" t="s">
-[...5 lines deleted...]
-      <c r="D62" t="s">
+      <c r="F62" t="s">
         <v>257</v>
       </c>
-      <c r="E62" t="s">
+      <c r="G62" t="s">
+        <v>17</v>
+      </c>
+      <c r="H62">
+        <v>1</v>
+      </c>
+      <c r="I62">
+        <v>1</v>
+      </c>
+      <c r="J62">
+        <v>0</v>
+      </c>
+      <c r="K62" t="s">
         <v>258</v>
-      </c>
-[...16 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63" t="s">
+        <v>259</v>
+      </c>
+      <c r="B63" t="s">
+        <v>12</v>
+      </c>
+      <c r="C63" t="s">
+        <v>13</v>
+      </c>
+      <c r="D63" t="s">
         <v>260</v>
       </c>
-      <c r="B63" t="s">
-[...5 lines deleted...]
-      <c r="D63" t="s">
+      <c r="E63" t="s">
         <v>261</v>
       </c>
-      <c r="E63" t="s">
+      <c r="F63" t="s">
+        <v>257</v>
+      </c>
+      <c r="G63" t="s">
+        <v>17</v>
+      </c>
+      <c r="H63">
+        <v>1</v>
+      </c>
+      <c r="I63">
+        <v>1</v>
+      </c>
+      <c r="J63">
+        <v>0</v>
+      </c>
+      <c r="K63" t="s">
         <v>262</v>
-      </c>
-[...16 lines deleted...]
-        <v>263</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64" t="s">
+        <v>263</v>
+      </c>
+      <c r="B64" t="s">
+        <v>12</v>
+      </c>
+      <c r="C64" t="s">
+        <v>13</v>
+      </c>
+      <c r="D64" t="s">
         <v>264</v>
       </c>
-      <c r="B64" t="s">
-[...5 lines deleted...]
-      <c r="D64" t="s">
+      <c r="E64" t="s">
         <v>265</v>
       </c>
-      <c r="E64" t="s">
+      <c r="F64" t="s">
+        <v>257</v>
+      </c>
+      <c r="G64" t="s">
+        <v>17</v>
+      </c>
+      <c r="H64">
+        <v>1</v>
+      </c>
+      <c r="I64">
+        <v>1</v>
+      </c>
+      <c r="J64">
+        <v>0</v>
+      </c>
+      <c r="K64" t="s">
         <v>266</v>
-      </c>
-[...16 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65" t="s">
+        <v>267</v>
+      </c>
+      <c r="B65" t="s">
+        <v>12</v>
+      </c>
+      <c r="C65" t="s">
+        <v>13</v>
+      </c>
+      <c r="D65" t="s">
         <v>268</v>
       </c>
-      <c r="B65" t="s">
-[...5 lines deleted...]
-      <c r="D65" t="s">
+      <c r="E65" t="s">
         <v>269</v>
       </c>
-      <c r="E65" t="s">
+      <c r="F65" t="s">
+        <v>257</v>
+      </c>
+      <c r="G65" t="s">
+        <v>17</v>
+      </c>
+      <c r="H65">
+        <v>1</v>
+      </c>
+      <c r="I65">
+        <v>1</v>
+      </c>
+      <c r="J65">
+        <v>0</v>
+      </c>
+      <c r="K65" t="s">
         <v>270</v>
-      </c>
-[...16 lines deleted...]
-        <v>272</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66" t="s">
+        <v>271</v>
+      </c>
+      <c r="B66" t="s">
+        <v>12</v>
+      </c>
+      <c r="C66" t="s">
+        <v>13</v>
+      </c>
+      <c r="D66" t="s">
+        <v>272</v>
+      </c>
+      <c r="E66" t="s">
         <v>273</v>
       </c>
-      <c r="B66" t="s">
-[...5 lines deleted...]
-      <c r="D66" t="s">
+      <c r="F66" t="s">
         <v>274</v>
       </c>
-      <c r="E66" t="s">
+      <c r="G66" t="s">
+        <v>17</v>
+      </c>
+      <c r="H66">
+        <v>1</v>
+      </c>
+      <c r="I66">
+        <v>1</v>
+      </c>
+      <c r="J66">
+        <v>0</v>
+      </c>
+      <c r="K66" t="s">
         <v>275</v>
-      </c>
-[...16 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67" t="s">
+        <v>276</v>
+      </c>
+      <c r="B67" t="s">
+        <v>12</v>
+      </c>
+      <c r="C67" t="s">
+        <v>13</v>
+      </c>
+      <c r="D67" t="s">
         <v>277</v>
       </c>
-      <c r="B67" t="s">
-[...9 lines deleted...]
-        <v>11.6653649</v>
+      <c r="E67" t="s">
+        <v>278</v>
       </c>
       <c r="F67" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
       <c r="G67" t="s">
         <v>17</v>
       </c>
       <c r="H67">
         <v>1</v>
       </c>
       <c r="I67">
         <v>1</v>
       </c>
       <c r="J67">
         <v>0</v>
       </c>
       <c r="K67" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="B68" t="s">
         <v>12</v>
       </c>
       <c r="C68" t="s">
         <v>13</v>
       </c>
       <c r="D68">
-        <v>55.7068808</v>
+        <v>55.7032947</v>
       </c>
       <c r="E68">
-        <v>11.7126297</v>
+        <v>11.6653649</v>
       </c>
       <c r="F68" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="G68" t="s">
         <v>17</v>
       </c>
       <c r="H68">
         <v>1</v>
       </c>
       <c r="I68">
         <v>1</v>
       </c>
       <c r="J68">
         <v>0</v>
       </c>
       <c r="K68" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69" t="s">
+        <v>280</v>
+      </c>
+      <c r="B69" t="s">
+        <v>12</v>
+      </c>
+      <c r="C69" t="s">
+        <v>13</v>
+      </c>
+      <c r="D69">
+        <v>55.7068808</v>
+      </c>
+      <c r="E69">
+        <v>11.7126297</v>
+      </c>
+      <c r="F69" t="s">
         <v>281</v>
       </c>
-      <c r="B69" t="s">
-[...8 lines deleted...]
-      <c r="E69" t="s">
+      <c r="G69" t="s">
+        <v>17</v>
+      </c>
+      <c r="H69">
+        <v>1</v>
+      </c>
+      <c r="I69">
+        <v>1</v>
+      </c>
+      <c r="J69">
+        <v>0</v>
+      </c>
+      <c r="K69" t="s">
         <v>283</v>
-      </c>
-[...16 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70" t="s">
+        <v>284</v>
+      </c>
+      <c r="B70" t="s">
+        <v>12</v>
+      </c>
+      <c r="C70" t="s">
+        <v>13</v>
+      </c>
+      <c r="D70" t="s">
+        <v>285</v>
+      </c>
+      <c r="E70" t="s">
         <v>286</v>
-      </c>
-[...10 lines deleted...]
-        <v>11.856882</v>
       </c>
       <c r="F70" t="s">
         <v>287</v>
       </c>
       <c r="G70" t="s">
         <v>17</v>
       </c>
       <c r="H70">
         <v>1</v>
       </c>
       <c r="I70">
         <v>1</v>
       </c>
       <c r="J70">
         <v>0</v>
       </c>
       <c r="K70" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="71" spans="1:11">
       <c r="A71" t="s">
         <v>289</v>
       </c>
       <c r="B71" t="s">
         <v>12</v>
       </c>
       <c r="C71" t="s">
         <v>13</v>
       </c>
       <c r="D71">
-        <v>56.3603587557</v>
+        <v>55.259261</v>
       </c>
       <c r="E71">
-        <v>8.60135201714</v>
+        <v>11.856882</v>
       </c>
       <c r="F71" t="s">
-        <v>87</v>
+        <v>290</v>
       </c>
       <c r="G71" t="s">
         <v>17</v>
       </c>
       <c r="H71">
         <v>1</v>
       </c>
       <c r="I71">
         <v>1</v>
       </c>
       <c r="J71">
         <v>0</v>
       </c>
       <c r="K71" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="72" spans="1:11">
       <c r="A72" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B72" t="s">
         <v>12</v>
       </c>
       <c r="C72" t="s">
         <v>13</v>
       </c>
-      <c r="D72" t="s">
-[...2 lines deleted...]
-      <c r="E72" t="s">
+      <c r="D72">
+        <v>56.3603587557</v>
+      </c>
+      <c r="E72">
+        <v>8.60135201714</v>
+      </c>
+      <c r="F72" t="s">
+        <v>90</v>
+      </c>
+      <c r="G72" t="s">
+        <v>17</v>
+      </c>
+      <c r="H72">
+        <v>1</v>
+      </c>
+      <c r="I72">
+        <v>1</v>
+      </c>
+      <c r="J72">
+        <v>0</v>
+      </c>
+      <c r="K72" t="s">
         <v>293</v>
-      </c>
-[...16 lines deleted...]
-        <v>295</v>
       </c>
     </row>
     <row r="73" spans="1:11">
       <c r="A73" t="s">
+        <v>294</v>
+      </c>
+      <c r="B73" t="s">
+        <v>12</v>
+      </c>
+      <c r="C73" t="s">
+        <v>13</v>
+      </c>
+      <c r="D73" t="s">
+        <v>295</v>
+      </c>
+      <c r="E73" t="s">
         <v>296</v>
       </c>
-      <c r="B73" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F73" t="s">
-        <v>150</v>
+        <v>297</v>
       </c>
       <c r="G73" t="s">
         <v>17</v>
       </c>
       <c r="H73">
         <v>1</v>
       </c>
       <c r="I73">
         <v>1</v>
       </c>
       <c r="J73">
         <v>0</v>
       </c>
       <c r="K73" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
     </row>
     <row r="74" spans="1:11">
       <c r="A74" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B74" t="s">
         <v>12</v>
       </c>
       <c r="C74" t="s">
         <v>13</v>
       </c>
       <c r="D74">
-        <v>54.8237842</v>
+        <v>55.1774529</v>
       </c>
       <c r="E74">
-        <v>12.0555071</v>
+        <v>9.4538348</v>
       </c>
       <c r="F74" t="s">
-        <v>299</v>
+        <v>153</v>
       </c>
       <c r="G74" t="s">
         <v>17</v>
       </c>
       <c r="H74">
         <v>1</v>
       </c>
       <c r="I74">
         <v>1</v>
       </c>
       <c r="J74">
         <v>0</v>
       </c>
       <c r="K74" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="75" spans="1:11">
       <c r="A75" t="s">
         <v>301</v>
       </c>
       <c r="B75" t="s">
         <v>12</v>
       </c>
       <c r="C75" t="s">
         <v>13</v>
       </c>
-      <c r="D75" t="s">
+      <c r="D75">
+        <v>54.8237842</v>
+      </c>
+      <c r="E75">
+        <v>12.0555071</v>
+      </c>
+      <c r="F75" t="s">
         <v>302</v>
       </c>
-      <c r="E75" t="s">
+      <c r="G75" t="s">
+        <v>17</v>
+      </c>
+      <c r="H75">
+        <v>1</v>
+      </c>
+      <c r="I75">
+        <v>1</v>
+      </c>
+      <c r="J75">
+        <v>0</v>
+      </c>
+      <c r="K75" t="s">
         <v>303</v>
-      </c>
-[...16 lines deleted...]
-        <v>305</v>
       </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76" t="s">
+        <v>304</v>
+      </c>
+      <c r="B76" t="s">
+        <v>12</v>
+      </c>
+      <c r="C76" t="s">
+        <v>13</v>
+      </c>
+      <c r="D76" t="s">
+        <v>305</v>
+      </c>
+      <c r="E76" t="s">
         <v>306</v>
       </c>
-      <c r="B76" t="s">
-[...5 lines deleted...]
-      <c r="D76" t="s">
+      <c r="F76" t="s">
         <v>307</v>
       </c>
-      <c r="E76" t="s">
+      <c r="G76" t="s">
+        <v>17</v>
+      </c>
+      <c r="H76">
+        <v>1</v>
+      </c>
+      <c r="I76">
+        <v>1</v>
+      </c>
+      <c r="J76">
+        <v>0</v>
+      </c>
+      <c r="K76" t="s">
         <v>308</v>
-      </c>
-[...16 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row r="77" spans="1:11">
       <c r="A77" t="s">
+        <v>309</v>
+      </c>
+      <c r="B77" t="s">
+        <v>12</v>
+      </c>
+      <c r="C77" t="s">
+        <v>13</v>
+      </c>
+      <c r="D77" t="s">
+        <v>310</v>
+      </c>
+      <c r="E77" t="s">
         <v>311</v>
       </c>
-      <c r="B77" t="s">
-[...5 lines deleted...]
-      <c r="D77" t="s">
+      <c r="F77" t="s">
         <v>312</v>
       </c>
-      <c r="E77" t="s">
+      <c r="G77" t="s">
+        <v>17</v>
+      </c>
+      <c r="H77">
+        <v>1</v>
+      </c>
+      <c r="I77">
+        <v>1</v>
+      </c>
+      <c r="J77">
+        <v>0</v>
+      </c>
+      <c r="K77" t="s">
         <v>313</v>
-      </c>
-[...16 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="78" spans="1:11">
       <c r="A78" t="s">
+        <v>314</v>
+      </c>
+      <c r="B78" t="s">
+        <v>12</v>
+      </c>
+      <c r="C78" t="s">
+        <v>13</v>
+      </c>
+      <c r="D78">
+        <v>55.8716695532</v>
+      </c>
+      <c r="E78">
+        <v>9.8523149199</v>
+      </c>
+      <c r="F78" t="s">
+        <v>312</v>
+      </c>
+      <c r="G78" t="s">
+        <v>17</v>
+      </c>
+      <c r="H78">
+        <v>1</v>
+      </c>
+      <c r="I78">
+        <v>1</v>
+      </c>
+      <c r="J78">
+        <v>0</v>
+      </c>
+      <c r="K78" t="s">
         <v>315</v>
-      </c>
-[...28 lines deleted...]
-        <v>318</v>
       </c>
     </row>
     <row r="79" spans="1:11">
       <c r="A79" t="s">
+        <v>316</v>
+      </c>
+      <c r="B79" t="s">
+        <v>12</v>
+      </c>
+      <c r="C79" t="s">
+        <v>13</v>
+      </c>
+      <c r="D79" t="s">
+        <v>317</v>
+      </c>
+      <c r="E79" t="s">
+        <v>318</v>
+      </c>
+      <c r="F79" t="s">
+        <v>312</v>
+      </c>
+      <c r="G79" t="s">
+        <v>17</v>
+      </c>
+      <c r="H79">
+        <v>1</v>
+      </c>
+      <c r="I79">
+        <v>1</v>
+      </c>
+      <c r="J79">
+        <v>0</v>
+      </c>
+      <c r="K79" t="s">
         <v>319</v>
-      </c>
-[...28 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="80" spans="1:11">
       <c r="A80" t="s">
-        <v>324</v>
+        <v>320</v>
       </c>
       <c r="B80" t="s">
         <v>12</v>
       </c>
       <c r="C80" t="s">
         <v>13</v>
       </c>
-      <c r="D80">
-[...3 lines deleted...]
-        <v>8.7195851</v>
+      <c r="D80" t="s">
+        <v>321</v>
+      </c>
+      <c r="E80" t="s">
+        <v>322</v>
       </c>
       <c r="F80" t="s">
-        <v>325</v>
+        <v>312</v>
       </c>
       <c r="G80" t="s">
         <v>17</v>
       </c>
       <c r="H80">
         <v>1</v>
       </c>
       <c r="I80">
         <v>1</v>
       </c>
       <c r="J80">
         <v>0</v>
       </c>
       <c r="K80" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
     </row>
     <row r="81" spans="1:11">
       <c r="A81" t="s">
+        <v>324</v>
+      </c>
+      <c r="B81" t="s">
+        <v>12</v>
+      </c>
+      <c r="C81" t="s">
+        <v>13</v>
+      </c>
+      <c r="D81" t="s">
+        <v>325</v>
+      </c>
+      <c r="E81" t="s">
+        <v>326</v>
+      </c>
+      <c r="F81" t="s">
         <v>327</v>
       </c>
-      <c r="B81" t="s">
-[...5 lines deleted...]
-      <c r="D81" t="s">
+      <c r="G81" t="s">
+        <v>17</v>
+      </c>
+      <c r="H81">
+        <v>1</v>
+      </c>
+      <c r="I81">
+        <v>1</v>
+      </c>
+      <c r="J81">
+        <v>0</v>
+      </c>
+      <c r="K81" t="s">
         <v>328</v>
-      </c>
-[...19 lines deleted...]
-        <v>331</v>
       </c>
     </row>
     <row r="82" spans="1:11">
       <c r="A82" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="B82" t="s">
         <v>12</v>
       </c>
       <c r="C82" t="s">
         <v>13</v>
       </c>
-      <c r="D82" t="s">
-[...3 lines deleted...]
-        <v>334</v>
+      <c r="D82">
+        <v>55.4356247</v>
+      </c>
+      <c r="E82">
+        <v>8.7195851</v>
       </c>
       <c r="F82" t="s">
-        <v>79</v>
+        <v>330</v>
       </c>
       <c r="G82" t="s">
         <v>17</v>
       </c>
       <c r="H82">
         <v>1</v>
       </c>
       <c r="I82">
         <v>1</v>
       </c>
       <c r="J82">
         <v>0</v>
       </c>
       <c r="K82" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
     </row>
     <row r="83" spans="1:11">
       <c r="A83" t="s">
+        <v>332</v>
+      </c>
+      <c r="B83" t="s">
+        <v>12</v>
+      </c>
+      <c r="C83" t="s">
+        <v>13</v>
+      </c>
+      <c r="D83" t="s">
+        <v>333</v>
+      </c>
+      <c r="E83" t="s">
+        <v>334</v>
+      </c>
+      <c r="F83" t="s">
+        <v>335</v>
+      </c>
+      <c r="G83" t="s">
+        <v>17</v>
+      </c>
+      <c r="H83">
+        <v>1</v>
+      </c>
+      <c r="I83">
+        <v>1</v>
+      </c>
+      <c r="J83">
+        <v>0</v>
+      </c>
+      <c r="K83" t="s">
         <v>336</v>
-      </c>
-[...28 lines deleted...]
-        <v>338</v>
       </c>
     </row>
     <row r="84" spans="1:11">
       <c r="A84" t="s">
+        <v>337</v>
+      </c>
+      <c r="B84" t="s">
+        <v>12</v>
+      </c>
+      <c r="C84" t="s">
+        <v>13</v>
+      </c>
+      <c r="D84" t="s">
+        <v>338</v>
+      </c>
+      <c r="E84" t="s">
         <v>339</v>
       </c>
-      <c r="B84" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F84" t="s">
+        <v>82</v>
+      </c>
+      <c r="G84" t="s">
+        <v>17</v>
+      </c>
+      <c r="H84">
+        <v>1</v>
+      </c>
+      <c r="I84">
+        <v>1</v>
+      </c>
+      <c r="J84">
+        <v>0</v>
+      </c>
+      <c r="K84" t="s">
         <v>340</v>
-      </c>
-[...13 lines deleted...]
-        <v>341</v>
       </c>
     </row>
     <row r="85" spans="1:11">
       <c r="A85" t="s">
+        <v>341</v>
+      </c>
+      <c r="B85" t="s">
+        <v>12</v>
+      </c>
+      <c r="C85" t="s">
+        <v>13</v>
+      </c>
+      <c r="D85">
+        <v>54.7417032</v>
+      </c>
+      <c r="E85">
+        <v>11.9571259</v>
+      </c>
+      <c r="F85" t="s">
         <v>342</v>
       </c>
-      <c r="B85" t="s">
-[...5 lines deleted...]
-      <c r="D85" t="s">
+      <c r="G85" t="s">
+        <v>17</v>
+      </c>
+      <c r="H85">
+        <v>1</v>
+      </c>
+      <c r="I85">
+        <v>1</v>
+      </c>
+      <c r="J85">
+        <v>0</v>
+      </c>
+      <c r="K85" t="s">
         <v>343</v>
-      </c>
-[...19 lines deleted...]
-        <v>346</v>
       </c>
     </row>
     <row r="86" spans="1:11">
       <c r="A86" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
       <c r="B86" t="s">
         <v>12</v>
       </c>
       <c r="C86" t="s">
         <v>13</v>
       </c>
-      <c r="D86" t="s">
-[...3 lines deleted...]
-        <v>349</v>
+      <c r="D86">
+        <v>56.1219391</v>
+      </c>
+      <c r="E86">
+        <v>9.1704294</v>
       </c>
       <c r="F86" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="G86" t="s">
         <v>17</v>
       </c>
       <c r="H86">
         <v>1</v>
       </c>
       <c r="I86">
         <v>1</v>
       </c>
       <c r="J86">
         <v>0</v>
       </c>
       <c r="K86" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="87" spans="1:11">
       <c r="A87" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="B87" t="s">
         <v>12</v>
       </c>
       <c r="C87" t="s">
         <v>13</v>
       </c>
       <c r="D87" t="s">
-        <v>353</v>
+        <v>348</v>
       </c>
       <c r="E87" t="s">
-        <v>354</v>
+        <v>349</v>
       </c>
       <c r="F87" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
       <c r="G87" t="s">
         <v>17</v>
       </c>
       <c r="H87">
         <v>1</v>
       </c>
       <c r="I87">
         <v>1</v>
       </c>
       <c r="J87">
         <v>0</v>
       </c>
       <c r="K87" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
     </row>
     <row r="88" spans="1:11">
       <c r="A88" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
       <c r="B88" t="s">
         <v>12</v>
       </c>
       <c r="C88" t="s">
         <v>13</v>
       </c>
-      <c r="D88">
-[...3 lines deleted...]
-        <v>9.1000887</v>
+      <c r="D88" t="s">
+        <v>353</v>
+      </c>
+      <c r="E88" t="s">
+        <v>354</v>
       </c>
       <c r="F88" t="s">
-        <v>358</v>
+        <v>355</v>
       </c>
       <c r="G88" t="s">
         <v>17</v>
       </c>
       <c r="H88">
         <v>1</v>
       </c>
       <c r="I88">
         <v>1</v>
       </c>
       <c r="J88">
         <v>0</v>
       </c>
       <c r="K88" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
     </row>
     <row r="89" spans="1:11">
       <c r="A89" t="s">
+        <v>357</v>
+      </c>
+      <c r="B89" t="s">
+        <v>12</v>
+      </c>
+      <c r="C89" t="s">
+        <v>13</v>
+      </c>
+      <c r="D89" t="s">
+        <v>358</v>
+      </c>
+      <c r="E89" t="s">
+        <v>359</v>
+      </c>
+      <c r="F89" t="s">
         <v>360</v>
       </c>
-      <c r="B89" t="s">
-[...11 lines deleted...]
-      <c r="F89" t="s">
+      <c r="G89" t="s">
+        <v>17</v>
+      </c>
+      <c r="H89">
+        <v>1</v>
+      </c>
+      <c r="I89">
+        <v>1</v>
+      </c>
+      <c r="J89">
+        <v>0</v>
+      </c>
+      <c r="K89" t="s">
         <v>361</v>
-      </c>
-[...13 lines deleted...]
-        <v>362</v>
       </c>
     </row>
     <row r="90" spans="1:11">
       <c r="A90" t="s">
+        <v>362</v>
+      </c>
+      <c r="B90" t="s">
+        <v>12</v>
+      </c>
+      <c r="C90" t="s">
+        <v>13</v>
+      </c>
+      <c r="D90">
+        <v>56.7622824</v>
+      </c>
+      <c r="E90">
+        <v>9.1000887</v>
+      </c>
+      <c r="F90" t="s">
         <v>363</v>
       </c>
-      <c r="B90" t="s">
-[...5 lines deleted...]
-      <c r="D90" t="s">
+      <c r="G90" t="s">
+        <v>17</v>
+      </c>
+      <c r="H90">
+        <v>1</v>
+      </c>
+      <c r="I90">
+        <v>1</v>
+      </c>
+      <c r="J90">
+        <v>0</v>
+      </c>
+      <c r="K90" t="s">
         <v>364</v>
-      </c>
-[...19 lines deleted...]
-        <v>367</v>
       </c>
     </row>
     <row r="91" spans="1:11">
       <c r="A91" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="B91" t="s">
         <v>12</v>
       </c>
       <c r="C91" t="s">
         <v>13</v>
       </c>
-      <c r="D91" t="s">
-[...3 lines deleted...]
-        <v>370</v>
+      <c r="D91">
+        <v>55.101344</v>
+      </c>
+      <c r="E91">
+        <v>12.137583</v>
       </c>
       <c r="F91" t="s">
-        <v>371</v>
+        <v>366</v>
       </c>
       <c r="G91" t="s">
         <v>17</v>
       </c>
       <c r="H91">
         <v>1</v>
       </c>
       <c r="I91">
         <v>1</v>
       </c>
       <c r="J91">
         <v>0</v>
       </c>
       <c r="K91" t="s">
-        <v>372</v>
+        <v>367</v>
       </c>
     </row>
     <row r="92" spans="1:11">
       <c r="A92" t="s">
-        <v>373</v>
+        <v>368</v>
       </c>
       <c r="B92" t="s">
         <v>12</v>
       </c>
       <c r="C92" t="s">
         <v>13</v>
       </c>
-      <c r="D92">
-[...3 lines deleted...]
-        <v>11.6496184</v>
+      <c r="D92" t="s">
+        <v>369</v>
+      </c>
+      <c r="E92" t="s">
+        <v>370</v>
       </c>
       <c r="F92" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="G92" t="s">
         <v>17</v>
       </c>
       <c r="H92">
         <v>1</v>
       </c>
       <c r="I92">
         <v>1</v>
       </c>
       <c r="J92">
         <v>0</v>
       </c>
       <c r="K92" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="93" spans="1:11">
       <c r="A93" t="s">
+        <v>373</v>
+      </c>
+      <c r="B93" t="s">
+        <v>12</v>
+      </c>
+      <c r="C93" t="s">
+        <v>13</v>
+      </c>
+      <c r="D93" t="s">
+        <v>374</v>
+      </c>
+      <c r="E93" t="s">
+        <v>375</v>
+      </c>
+      <c r="F93" t="s">
         <v>376</v>
       </c>
-      <c r="B93" t="s">
-[...5 lines deleted...]
-      <c r="D93" t="s">
+      <c r="G93" t="s">
+        <v>17</v>
+      </c>
+      <c r="H93">
+        <v>1</v>
+      </c>
+      <c r="I93">
+        <v>1</v>
+      </c>
+      <c r="J93">
+        <v>0</v>
+      </c>
+      <c r="K93" t="s">
         <v>377</v>
-      </c>
-[...19 lines deleted...]
-        <v>380</v>
       </c>
     </row>
     <row r="94" spans="1:11">
       <c r="A94" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="B94" t="s">
         <v>12</v>
       </c>
       <c r="C94" t="s">
         <v>13</v>
       </c>
-      <c r="D94" t="s">
-[...3 lines deleted...]
-        <v>383</v>
+      <c r="D94">
+        <v>55.1802812</v>
+      </c>
+      <c r="E94">
+        <v>11.6496184</v>
       </c>
       <c r="F94" t="s">
-        <v>384</v>
+        <v>379</v>
       </c>
       <c r="G94" t="s">
         <v>17</v>
       </c>
       <c r="H94">
         <v>1</v>
       </c>
       <c r="I94">
         <v>1</v>
       </c>
       <c r="J94">
         <v>0</v>
       </c>
       <c r="K94" t="s">
-        <v>385</v>
+        <v>380</v>
       </c>
     </row>
     <row r="95" spans="1:11">
       <c r="A95" t="s">
-        <v>386</v>
+        <v>381</v>
       </c>
       <c r="B95" t="s">
         <v>12</v>
       </c>
       <c r="C95" t="s">
         <v>13</v>
       </c>
       <c r="D95" t="s">
-        <v>387</v>
+        <v>382</v>
       </c>
       <c r="E95" t="s">
-        <v>388</v>
+        <v>383</v>
       </c>
       <c r="F95" t="s">
-        <v>389</v>
+        <v>384</v>
       </c>
       <c r="G95" t="s">
         <v>17</v>
       </c>
       <c r="H95">
         <v>1</v>
       </c>
       <c r="I95">
         <v>1</v>
       </c>
       <c r="J95">
         <v>0</v>
       </c>
       <c r="K95" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
     </row>
     <row r="96" spans="1:11">
       <c r="A96" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
       <c r="B96" t="s">
         <v>12</v>
       </c>
       <c r="C96" t="s">
         <v>13</v>
       </c>
       <c r="D96" t="s">
-        <v>392</v>
+        <v>387</v>
       </c>
       <c r="E96" t="s">
-        <v>393</v>
+        <v>388</v>
       </c>
       <c r="F96" t="s">
-        <v>394</v>
+        <v>389</v>
       </c>
       <c r="G96" t="s">
         <v>17</v>
       </c>
       <c r="H96">
         <v>1</v>
       </c>
       <c r="I96">
         <v>1</v>
       </c>
       <c r="J96">
         <v>0</v>
       </c>
       <c r="K96" t="s">
-        <v>395</v>
+        <v>390</v>
       </c>
     </row>
     <row r="97" spans="1:11">
       <c r="A97" t="s">
-        <v>396</v>
+        <v>391</v>
       </c>
       <c r="B97" t="s">
         <v>12</v>
       </c>
       <c r="C97" t="s">
         <v>13</v>
       </c>
       <c r="D97" t="s">
-        <v>397</v>
+        <v>392</v>
       </c>
       <c r="E97" t="s">
-        <v>398</v>
+        <v>393</v>
       </c>
       <c r="F97" t="s">
-        <v>399</v>
+        <v>394</v>
       </c>
       <c r="G97" t="s">
         <v>17</v>
       </c>
       <c r="H97">
         <v>1</v>
       </c>
       <c r="I97">
         <v>1</v>
       </c>
       <c r="J97">
         <v>0</v>
       </c>
       <c r="K97" t="s">
-        <v>400</v>
+        <v>395</v>
       </c>
     </row>
     <row r="98" spans="1:11">
       <c r="A98" t="s">
-        <v>401</v>
+        <v>396</v>
       </c>
       <c r="B98" t="s">
         <v>12</v>
       </c>
       <c r="C98" t="s">
         <v>13</v>
       </c>
       <c r="D98" t="s">
-        <v>402</v>
+        <v>397</v>
       </c>
       <c r="E98" t="s">
-        <v>403</v>
+        <v>398</v>
       </c>
       <c r="F98" t="s">
-        <v>404</v>
+        <v>399</v>
       </c>
       <c r="G98" t="s">
         <v>17</v>
       </c>
       <c r="H98">
         <v>1</v>
       </c>
       <c r="I98">
         <v>1</v>
       </c>
       <c r="J98">
         <v>0</v>
       </c>
       <c r="K98" t="s">
-        <v>405</v>
+        <v>400</v>
       </c>
     </row>
     <row r="99" spans="1:11">
       <c r="A99" t="s">
-        <v>406</v>
+        <v>401</v>
       </c>
       <c r="B99" t="s">
         <v>12</v>
       </c>
       <c r="C99" t="s">
         <v>13</v>
       </c>
-      <c r="D99">
-[...3 lines deleted...]
-        <v>9.4922705</v>
+      <c r="D99" t="s">
+        <v>402</v>
+      </c>
+      <c r="E99" t="s">
+        <v>403</v>
       </c>
       <c r="F99" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="G99" t="s">
         <v>17</v>
       </c>
       <c r="H99">
         <v>1</v>
       </c>
       <c r="I99">
         <v>1</v>
       </c>
       <c r="J99">
         <v>0</v>
       </c>
       <c r="K99" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="100" spans="1:11">
       <c r="A100" t="s">
+        <v>406</v>
+      </c>
+      <c r="B100" t="s">
+        <v>12</v>
+      </c>
+      <c r="C100" t="s">
+        <v>13</v>
+      </c>
+      <c r="D100" t="s">
+        <v>407</v>
+      </c>
+      <c r="E100" t="s">
+        <v>408</v>
+      </c>
+      <c r="F100" t="s">
         <v>409</v>
       </c>
-      <c r="B100" t="s">
-[...5 lines deleted...]
-      <c r="D100" t="s">
+      <c r="G100" t="s">
+        <v>17</v>
+      </c>
+      <c r="H100">
+        <v>1</v>
+      </c>
+      <c r="I100">
+        <v>1</v>
+      </c>
+      <c r="J100">
+        <v>0</v>
+      </c>
+      <c r="K100" t="s">
         <v>410</v>
-      </c>
-[...19 lines deleted...]
-        <v>413</v>
       </c>
     </row>
     <row r="101" spans="1:11">
       <c r="A101" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="B101" t="s">
         <v>12</v>
       </c>
       <c r="C101" t="s">
         <v>13</v>
       </c>
-      <c r="D101" t="s">
-[...3 lines deleted...]
-        <v>416</v>
+      <c r="D101">
+        <v>55.9311381</v>
+      </c>
+      <c r="E101">
+        <v>9.4922705</v>
       </c>
       <c r="F101" t="s">
-        <v>417</v>
+        <v>412</v>
       </c>
       <c r="G101" t="s">
         <v>17</v>
       </c>
       <c r="H101">
         <v>1</v>
       </c>
       <c r="I101">
         <v>1</v>
       </c>
       <c r="J101">
         <v>0</v>
       </c>
       <c r="K101" t="s">
-        <v>418</v>
+        <v>413</v>
       </c>
     </row>
     <row r="102" spans="1:11">
       <c r="A102" t="s">
-        <v>419</v>
+        <v>414</v>
       </c>
       <c r="B102" t="s">
         <v>12</v>
       </c>
       <c r="C102" t="s">
         <v>13</v>
       </c>
-      <c r="D102">
-[...3 lines deleted...]
-        <v>11.1414220296</v>
+      <c r="D102" t="s">
+        <v>415</v>
+      </c>
+      <c r="E102" t="s">
+        <v>416</v>
       </c>
       <c r="F102" t="s">
         <v>417</v>
       </c>
       <c r="G102" t="s">
         <v>17</v>
       </c>
       <c r="H102">
         <v>1</v>
       </c>
       <c r="I102">
         <v>1</v>
       </c>
       <c r="J102">
         <v>0</v>
       </c>
       <c r="K102" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
     </row>
     <row r="103" spans="1:11">
       <c r="A103" t="s">
+        <v>419</v>
+      </c>
+      <c r="B103" t="s">
+        <v>12</v>
+      </c>
+      <c r="C103" t="s">
+        <v>13</v>
+      </c>
+      <c r="D103" t="s">
+        <v>420</v>
+      </c>
+      <c r="E103" t="s">
         <v>421</v>
-      </c>
-[...10 lines deleted...]
-        <v>8.48815865127</v>
       </c>
       <c r="F103" t="s">
         <v>422</v>
       </c>
       <c r="G103" t="s">
         <v>17</v>
       </c>
       <c r="H103">
         <v>1</v>
       </c>
       <c r="I103">
         <v>1</v>
       </c>
       <c r="J103">
         <v>0</v>
       </c>
       <c r="K103" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="104" spans="1:11">
       <c r="A104" t="s">
         <v>424</v>
       </c>
       <c r="B104" t="s">
         <v>12</v>
       </c>
       <c r="C104" t="s">
         <v>13</v>
       </c>
       <c r="D104">
-        <v>57.3202401</v>
+        <v>55.3543985556</v>
       </c>
       <c r="E104">
-        <v>11.1258491</v>
+        <v>11.1414220296</v>
       </c>
       <c r="F104" t="s">
+        <v>422</v>
+      </c>
+      <c r="G104" t="s">
+        <v>17</v>
+      </c>
+      <c r="H104">
+        <v>1</v>
+      </c>
+      <c r="I104">
+        <v>1</v>
+      </c>
+      <c r="J104">
+        <v>0</v>
+      </c>
+      <c r="K104" t="s">
         <v>425</v>
-      </c>
-[...13 lines deleted...]
-        <v>426</v>
       </c>
     </row>
     <row r="105" spans="1:11">
       <c r="A105" t="s">
+        <v>426</v>
+      </c>
+      <c r="B105" t="s">
+        <v>12</v>
+      </c>
+      <c r="C105" t="s">
+        <v>13</v>
+      </c>
+      <c r="D105">
+        <v>55.4946532506</v>
+      </c>
+      <c r="E105">
+        <v>8.48815865127</v>
+      </c>
+      <c r="F105" t="s">
         <v>427</v>
       </c>
-      <c r="B105" t="s">
-[...5 lines deleted...]
-      <c r="D105" t="s">
+      <c r="G105" t="s">
+        <v>17</v>
+      </c>
+      <c r="H105">
+        <v>1</v>
+      </c>
+      <c r="I105">
+        <v>1</v>
+      </c>
+      <c r="J105">
+        <v>0</v>
+      </c>
+      <c r="K105" t="s">
         <v>428</v>
-      </c>
-[...19 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="106" spans="1:11">
       <c r="A106" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
       <c r="B106" t="s">
         <v>12</v>
       </c>
       <c r="C106" t="s">
         <v>13</v>
       </c>
-      <c r="D106" t="s">
-[...3 lines deleted...]
-        <v>434</v>
+      <c r="D106">
+        <v>57.3202401</v>
+      </c>
+      <c r="E106">
+        <v>11.1258491</v>
       </c>
       <c r="F106" t="s">
-        <v>435</v>
+        <v>430</v>
       </c>
       <c r="G106" t="s">
         <v>17</v>
       </c>
       <c r="H106">
         <v>1</v>
       </c>
       <c r="I106">
         <v>1</v>
       </c>
       <c r="J106">
         <v>0</v>
       </c>
       <c r="K106" t="s">
-        <v>436</v>
+        <v>431</v>
       </c>
     </row>
     <row r="107" spans="1:11">
       <c r="A107" t="s">
-        <v>437</v>
+        <v>432</v>
       </c>
       <c r="B107" t="s">
         <v>12</v>
       </c>
       <c r="C107" t="s">
         <v>13</v>
       </c>
-      <c r="D107">
-[...3 lines deleted...]
-        <v>9.8084858</v>
+      <c r="D107" t="s">
+        <v>433</v>
+      </c>
+      <c r="E107" t="s">
+        <v>434</v>
       </c>
       <c r="F107" t="s">
-        <v>438</v>
+        <v>435</v>
       </c>
       <c r="G107" t="s">
         <v>17</v>
       </c>
       <c r="H107">
         <v>1</v>
       </c>
       <c r="I107">
         <v>1</v>
       </c>
       <c r="J107">
         <v>0</v>
       </c>
       <c r="K107" t="s">
-        <v>439</v>
+        <v>436</v>
       </c>
     </row>
     <row r="108" spans="1:11">
       <c r="A108" t="s">
+        <v>437</v>
+      </c>
+      <c r="B108" t="s">
+        <v>12</v>
+      </c>
+      <c r="C108" t="s">
+        <v>13</v>
+      </c>
+      <c r="D108" t="s">
+        <v>438</v>
+      </c>
+      <c r="E108" t="s">
+        <v>439</v>
+      </c>
+      <c r="F108" t="s">
         <v>440</v>
       </c>
-      <c r="B108" t="s">
-[...5 lines deleted...]
-      <c r="D108" t="s">
+      <c r="G108" t="s">
+        <v>17</v>
+      </c>
+      <c r="H108">
+        <v>1</v>
+      </c>
+      <c r="I108">
+        <v>1</v>
+      </c>
+      <c r="J108">
+        <v>0</v>
+      </c>
+      <c r="K108" t="s">
         <v>441</v>
-      </c>
-[...19 lines deleted...]
-        <v>443</v>
       </c>
     </row>
     <row r="109" spans="1:11">
       <c r="A109" t="s">
+        <v>442</v>
+      </c>
+      <c r="B109" t="s">
+        <v>12</v>
+      </c>
+      <c r="C109" t="s">
+        <v>13</v>
+      </c>
+      <c r="D109">
+        <v>56.1508226</v>
+      </c>
+      <c r="E109">
+        <v>9.8084858</v>
+      </c>
+      <c r="F109" t="s">
+        <v>443</v>
+      </c>
+      <c r="G109" t="s">
+        <v>17</v>
+      </c>
+      <c r="H109">
+        <v>1</v>
+      </c>
+      <c r="I109">
+        <v>1</v>
+      </c>
+      <c r="J109">
+        <v>0</v>
+      </c>
+      <c r="K109" t="s">
         <v>444</v>
-      </c>
-[...28 lines deleted...]
-        <v>447</v>
       </c>
     </row>
     <row r="110" spans="1:11">
       <c r="A110" t="s">
+        <v>445</v>
+      </c>
+      <c r="B110" t="s">
+        <v>12</v>
+      </c>
+      <c r="C110" t="s">
+        <v>13</v>
+      </c>
+      <c r="D110" t="s">
+        <v>446</v>
+      </c>
+      <c r="E110" t="s">
+        <v>447</v>
+      </c>
+      <c r="F110" t="s">
+        <v>120</v>
+      </c>
+      <c r="G110" t="s">
+        <v>17</v>
+      </c>
+      <c r="H110">
+        <v>1</v>
+      </c>
+      <c r="I110">
+        <v>1</v>
+      </c>
+      <c r="J110">
+        <v>0</v>
+      </c>
+      <c r="K110" t="s">
         <v>448</v>
-      </c>
-[...28 lines deleted...]
-        <v>452</v>
       </c>
     </row>
     <row r="111" spans="1:11">
       <c r="A111" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="B111" t="s">
         <v>12</v>
       </c>
       <c r="C111" t="s">
         <v>13</v>
       </c>
       <c r="D111" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="E111" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="F111" t="s">
-        <v>456</v>
+        <v>120</v>
       </c>
       <c r="G111" t="s">
         <v>17</v>
       </c>
       <c r="H111">
         <v>1</v>
       </c>
       <c r="I111">
         <v>1</v>
       </c>
       <c r="J111">
         <v>0</v>
       </c>
       <c r="K111" t="s">
-        <v>457</v>
+        <v>452</v>
       </c>
     </row>
     <row r="112" spans="1:11">
       <c r="A112" t="s">
-        <v>458</v>
+        <v>453</v>
       </c>
       <c r="B112" t="s">
         <v>12</v>
       </c>
       <c r="C112" t="s">
         <v>13</v>
       </c>
-      <c r="D112">
-[...3 lines deleted...]
-        <v>9.6933803</v>
+      <c r="D112" t="s">
+        <v>454</v>
+      </c>
+      <c r="E112" t="s">
+        <v>455</v>
       </c>
       <c r="F112" t="s">
-        <v>459</v>
+        <v>456</v>
       </c>
       <c r="G112" t="s">
         <v>17</v>
       </c>
       <c r="H112">
         <v>1</v>
       </c>
       <c r="I112">
         <v>1</v>
       </c>
       <c r="J112">
         <v>0</v>
       </c>
       <c r="K112" t="s">
-        <v>460</v>
+        <v>457</v>
       </c>
     </row>
     <row r="113" spans="1:11">
       <c r="A113" t="s">
+        <v>458</v>
+      </c>
+      <c r="B113" t="s">
+        <v>12</v>
+      </c>
+      <c r="C113" t="s">
+        <v>13</v>
+      </c>
+      <c r="D113" t="s">
+        <v>459</v>
+      </c>
+      <c r="E113" t="s">
+        <v>460</v>
+      </c>
+      <c r="F113" t="s">
         <v>461</v>
       </c>
-      <c r="B113" t="s">
-[...5 lines deleted...]
-      <c r="D113" t="s">
+      <c r="G113" t="s">
+        <v>17</v>
+      </c>
+      <c r="H113">
+        <v>1</v>
+      </c>
+      <c r="I113">
+        <v>1</v>
+      </c>
+      <c r="J113">
+        <v>0</v>
+      </c>
+      <c r="K113" t="s">
         <v>462</v>
-      </c>
-[...19 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="114" spans="1:11">
       <c r="A114" t="s">
-        <v>466</v>
+        <v>463</v>
       </c>
       <c r="B114" t="s">
         <v>12</v>
       </c>
       <c r="C114" t="s">
         <v>13</v>
       </c>
       <c r="D114">
-        <v>55.889077</v>
+        <v>55.8017602</v>
       </c>
       <c r="E114">
-        <v>9.7807398</v>
+        <v>9.6933803</v>
       </c>
       <c r="F114" t="s">
-        <v>309</v>
+        <v>464</v>
       </c>
       <c r="G114" t="s">
         <v>17</v>
       </c>
       <c r="H114">
         <v>1</v>
       </c>
       <c r="I114">
         <v>1</v>
       </c>
       <c r="J114">
         <v>0</v>
       </c>
       <c r="K114" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="115" spans="1:11">
       <c r="A115" t="s">
+        <v>466</v>
+      </c>
+      <c r="B115" t="s">
+        <v>12</v>
+      </c>
+      <c r="C115" t="s">
+        <v>13</v>
+      </c>
+      <c r="D115" t="s">
+        <v>467</v>
+      </c>
+      <c r="E115" t="s">
         <v>468</v>
-      </c>
-[...10 lines deleted...]
-        <v>8.370424</v>
       </c>
       <c r="F115" t="s">
         <v>469</v>
       </c>
       <c r="G115" t="s">
         <v>17</v>
       </c>
       <c r="H115">
         <v>1</v>
       </c>
       <c r="I115">
         <v>1</v>
       </c>
       <c r="J115">
         <v>0</v>
       </c>
       <c r="K115" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="116" spans="1:11">
       <c r="A116" t="s">
         <v>471</v>
       </c>
       <c r="B116" t="s">
         <v>12</v>
       </c>
       <c r="C116" t="s">
         <v>13</v>
       </c>
-      <c r="D116" t="s">
+      <c r="D116">
+        <v>55.889077</v>
+      </c>
+      <c r="E116">
+        <v>9.7807398</v>
+      </c>
+      <c r="F116" t="s">
+        <v>312</v>
+      </c>
+      <c r="G116" t="s">
+        <v>17</v>
+      </c>
+      <c r="H116">
+        <v>1</v>
+      </c>
+      <c r="I116">
+        <v>1</v>
+      </c>
+      <c r="J116">
+        <v>0</v>
+      </c>
+      <c r="K116" t="s">
         <v>472</v>
-      </c>
-[...19 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="117" spans="1:11">
       <c r="A117" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
       <c r="B117" t="s">
         <v>12</v>
       </c>
       <c r="C117" t="s">
         <v>13</v>
       </c>
       <c r="D117">
-        <v>54.7790069853</v>
+        <v>55.761971</v>
       </c>
       <c r="E117">
-        <v>11.4778845146</v>
+        <v>8.370424</v>
       </c>
       <c r="F117" t="s">
-        <v>477</v>
+        <v>474</v>
       </c>
       <c r="G117" t="s">
         <v>17</v>
       </c>
       <c r="H117">
         <v>1</v>
       </c>
       <c r="I117">
         <v>1</v>
       </c>
       <c r="J117">
         <v>0</v>
       </c>
       <c r="K117" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
     </row>
     <row r="118" spans="1:11">
       <c r="A118" t="s">
+        <v>476</v>
+      </c>
+      <c r="B118" t="s">
+        <v>12</v>
+      </c>
+      <c r="C118" t="s">
+        <v>13</v>
+      </c>
+      <c r="D118" t="s">
+        <v>477</v>
+      </c>
+      <c r="E118" t="s">
+        <v>478</v>
+      </c>
+      <c r="F118" t="s">
         <v>479</v>
       </c>
-      <c r="B118" t="s">
-[...11 lines deleted...]
-      <c r="F118" t="s">
+      <c r="G118" t="s">
+        <v>17</v>
+      </c>
+      <c r="H118">
+        <v>1</v>
+      </c>
+      <c r="I118">
+        <v>1</v>
+      </c>
+      <c r="J118">
+        <v>0</v>
+      </c>
+      <c r="K118" t="s">
         <v>480</v>
-      </c>
-[...13 lines deleted...]
-        <v>481</v>
       </c>
     </row>
     <row r="119" spans="1:11">
       <c r="A119" t="s">
+        <v>481</v>
+      </c>
+      <c r="B119" t="s">
+        <v>12</v>
+      </c>
+      <c r="C119" t="s">
+        <v>13</v>
+      </c>
+      <c r="D119">
+        <v>54.7790069853</v>
+      </c>
+      <c r="E119">
+        <v>11.4778845146</v>
+      </c>
+      <c r="F119" t="s">
         <v>482</v>
       </c>
-      <c r="B119" t="s">
-[...5 lines deleted...]
-      <c r="D119" t="s">
+      <c r="G119" t="s">
+        <v>17</v>
+      </c>
+      <c r="H119">
+        <v>1</v>
+      </c>
+      <c r="I119">
+        <v>1</v>
+      </c>
+      <c r="J119">
+        <v>0</v>
+      </c>
+      <c r="K119" t="s">
         <v>483</v>
-      </c>
-[...19 lines deleted...]
-        <v>486</v>
       </c>
     </row>
     <row r="120" spans="1:11">
       <c r="A120" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
       <c r="B120" t="s">
         <v>12</v>
       </c>
       <c r="C120" t="s">
         <v>13</v>
       </c>
-      <c r="D120" t="s">
-[...3 lines deleted...]
-        <v>489</v>
+      <c r="D120">
+        <v>55.5117534</v>
+      </c>
+      <c r="E120">
+        <v>9.7667615</v>
       </c>
       <c r="F120" t="s">
-        <v>490</v>
+        <v>485</v>
       </c>
       <c r="G120" t="s">
         <v>17</v>
       </c>
       <c r="H120">
         <v>1</v>
       </c>
       <c r="I120">
         <v>1</v>
       </c>
       <c r="J120">
         <v>0</v>
       </c>
       <c r="K120" t="s">
-        <v>491</v>
+        <v>486</v>
       </c>
     </row>
     <row r="121" spans="1:11">
       <c r="A121" t="s">
-        <v>492</v>
+        <v>487</v>
       </c>
       <c r="B121" t="s">
         <v>12</v>
       </c>
       <c r="C121" t="s">
         <v>13</v>
       </c>
-      <c r="D121">
-[...3 lines deleted...]
-        <v>11.9179439596</v>
+      <c r="D121" t="s">
+        <v>488</v>
+      </c>
+      <c r="E121" t="s">
+        <v>489</v>
       </c>
       <c r="F121" t="s">
-        <v>493</v>
+        <v>79</v>
       </c>
       <c r="G121" t="s">
         <v>17</v>
       </c>
       <c r="H121">
         <v>1</v>
       </c>
       <c r="I121">
         <v>1</v>
       </c>
       <c r="J121">
         <v>0</v>
       </c>
       <c r="K121" t="s">
-        <v>494</v>
+        <v>490</v>
       </c>
     </row>
     <row r="122" spans="1:11">
       <c r="A122" t="s">
+        <v>491</v>
+      </c>
+      <c r="B122" t="s">
+        <v>12</v>
+      </c>
+      <c r="C122" t="s">
+        <v>13</v>
+      </c>
+      <c r="D122" t="s">
+        <v>492</v>
+      </c>
+      <c r="E122" t="s">
+        <v>493</v>
+      </c>
+      <c r="F122" t="s">
+        <v>494</v>
+      </c>
+      <c r="G122" t="s">
+        <v>17</v>
+      </c>
+      <c r="H122">
+        <v>1</v>
+      </c>
+      <c r="I122">
+        <v>1</v>
+      </c>
+      <c r="J122">
+        <v>0</v>
+      </c>
+      <c r="K122" t="s">
         <v>495</v>
-      </c>
-[...28 lines deleted...]
-        <v>497</v>
       </c>
     </row>
     <row r="123" spans="1:11">
       <c r="A123" t="s">
+        <v>496</v>
+      </c>
+      <c r="B123" t="s">
+        <v>12</v>
+      </c>
+      <c r="C123" t="s">
+        <v>13</v>
+      </c>
+      <c r="D123">
+        <v>54.8987481567</v>
+      </c>
+      <c r="E123">
+        <v>11.9179439596</v>
+      </c>
+      <c r="F123" t="s">
+        <v>497</v>
+      </c>
+      <c r="G123" t="s">
+        <v>17</v>
+      </c>
+      <c r="H123">
+        <v>1</v>
+      </c>
+      <c r="I123">
+        <v>1</v>
+      </c>
+      <c r="J123">
+        <v>0</v>
+      </c>
+      <c r="K123" t="s">
         <v>498</v>
-      </c>
-[...28 lines deleted...]
-        <v>503</v>
       </c>
     </row>
     <row r="124" spans="1:11">
       <c r="A124" t="s">
-        <v>504</v>
+        <v>499</v>
       </c>
       <c r="B124" t="s">
         <v>12</v>
       </c>
       <c r="C124" t="s">
         <v>13</v>
       </c>
       <c r="D124">
-        <v>55.330687</v>
+        <v>55.5909507</v>
       </c>
       <c r="E124">
-        <v>10.7934954</v>
+        <v>10.2552992</v>
       </c>
       <c r="F124" t="s">
-        <v>505</v>
+        <v>500</v>
       </c>
       <c r="G124" t="s">
         <v>17</v>
       </c>
       <c r="H124">
         <v>1</v>
       </c>
       <c r="I124">
         <v>1</v>
       </c>
       <c r="J124">
         <v>0</v>
       </c>
       <c r="K124" t="s">
-        <v>506</v>
+        <v>501</v>
       </c>
     </row>
     <row r="125" spans="1:11">
       <c r="A125" t="s">
+        <v>502</v>
+      </c>
+      <c r="B125" t="s">
+        <v>12</v>
+      </c>
+      <c r="C125" t="s">
+        <v>13</v>
+      </c>
+      <c r="D125" t="s">
+        <v>503</v>
+      </c>
+      <c r="E125" t="s">
+        <v>504</v>
+      </c>
+      <c r="F125" t="s">
+        <v>505</v>
+      </c>
+      <c r="G125" t="s">
+        <v>506</v>
+      </c>
+      <c r="H125">
+        <v>1</v>
+      </c>
+      <c r="I125">
+        <v>1</v>
+      </c>
+      <c r="J125">
+        <v>0</v>
+      </c>
+      <c r="K125" t="s">
         <v>507</v>
-      </c>
-[...28 lines deleted...]
-        <v>511</v>
       </c>
     </row>
     <row r="126" spans="1:11">
       <c r="A126" t="s">
-        <v>512</v>
+        <v>508</v>
       </c>
       <c r="B126" t="s">
         <v>12</v>
       </c>
       <c r="C126" t="s">
         <v>13</v>
       </c>
       <c r="D126">
-        <v>55.4032804</v>
+        <v>55.330687</v>
       </c>
       <c r="E126">
-        <v>10.4232285</v>
+        <v>10.7934954</v>
       </c>
       <c r="F126" t="s">
-        <v>513</v>
+        <v>509</v>
       </c>
       <c r="G126" t="s">
         <v>17</v>
       </c>
       <c r="H126">
         <v>1</v>
       </c>
       <c r="I126">
         <v>1</v>
       </c>
       <c r="J126">
         <v>0</v>
       </c>
       <c r="K126" t="s">
-        <v>514</v>
+        <v>510</v>
       </c>
     </row>
     <row r="127" spans="1:11">
       <c r="A127" t="s">
+        <v>511</v>
+      </c>
+      <c r="B127" t="s">
+        <v>12</v>
+      </c>
+      <c r="C127" t="s">
+        <v>13</v>
+      </c>
+      <c r="D127" t="s">
+        <v>512</v>
+      </c>
+      <c r="E127" t="s">
+        <v>513</v>
+      </c>
+      <c r="F127" t="s">
+        <v>514</v>
+      </c>
+      <c r="G127" t="s">
+        <v>17</v>
+      </c>
+      <c r="H127">
+        <v>1</v>
+      </c>
+      <c r="I127">
+        <v>1</v>
+      </c>
+      <c r="J127">
+        <v>0</v>
+      </c>
+      <c r="K127" t="s">
         <v>515</v>
-      </c>
-[...28 lines deleted...]
-        <v>519</v>
       </c>
     </row>
     <row r="128" spans="1:11">
       <c r="A128" t="s">
-        <v>520</v>
+        <v>516</v>
       </c>
       <c r="B128" t="s">
         <v>12</v>
       </c>
       <c r="C128" t="s">
         <v>13</v>
       </c>
-      <c r="D128" t="s">
-[...3 lines deleted...]
-        <v>522</v>
+      <c r="D128">
+        <v>55.4032804</v>
+      </c>
+      <c r="E128">
+        <v>10.4232285</v>
       </c>
       <c r="F128" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="G128" t="s">
         <v>17</v>
       </c>
       <c r="H128">
         <v>1</v>
       </c>
       <c r="I128">
         <v>1</v>
       </c>
       <c r="J128">
         <v>0</v>
       </c>
       <c r="K128" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
     </row>
     <row r="129" spans="1:11">
       <c r="A129" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="B129" t="s">
         <v>12</v>
       </c>
       <c r="C129" t="s">
         <v>13</v>
       </c>
-      <c r="D129">
-[...3 lines deleted...]
-        <v>9.7568313</v>
+      <c r="D129" t="s">
+        <v>520</v>
+      </c>
+      <c r="E129" t="s">
+        <v>521</v>
       </c>
       <c r="F129" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
       <c r="G129" t="s">
         <v>17</v>
       </c>
       <c r="H129">
         <v>1</v>
       </c>
       <c r="I129">
         <v>1</v>
       </c>
       <c r="J129">
         <v>0</v>
       </c>
       <c r="K129" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
     </row>
     <row r="130" spans="1:11">
       <c r="A130" t="s">
+        <v>524</v>
+      </c>
+      <c r="B130" t="s">
+        <v>12</v>
+      </c>
+      <c r="C130" t="s">
+        <v>13</v>
+      </c>
+      <c r="D130" t="s">
+        <v>525</v>
+      </c>
+      <c r="E130" t="s">
+        <v>526</v>
+      </c>
+      <c r="F130" t="s">
+        <v>527</v>
+      </c>
+      <c r="G130" t="s">
+        <v>17</v>
+      </c>
+      <c r="H130">
+        <v>1</v>
+      </c>
+      <c r="I130">
+        <v>1</v>
+      </c>
+      <c r="J130">
+        <v>0</v>
+      </c>
+      <c r="K130" t="s">
         <v>528</v>
-      </c>
-[...28 lines deleted...]
-        <v>532</v>
       </c>
     </row>
     <row r="131" spans="1:11">
       <c r="A131" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="B131" t="s">
         <v>12</v>
       </c>
       <c r="C131" t="s">
         <v>13</v>
       </c>
       <c r="D131">
-        <v>55.1147929</v>
+        <v>55.9618591</v>
       </c>
       <c r="E131">
-        <v>12.0393551</v>
+        <v>9.7568313</v>
       </c>
       <c r="F131" t="s">
-        <v>361</v>
+        <v>530</v>
       </c>
       <c r="G131" t="s">
         <v>17</v>
       </c>
       <c r="H131">
         <v>1</v>
       </c>
       <c r="I131">
         <v>1</v>
       </c>
       <c r="J131">
         <v>0</v>
       </c>
       <c r="K131" t="s">
-        <v>534</v>
+        <v>531</v>
       </c>
     </row>
     <row r="132" spans="1:11">
       <c r="A132" t="s">
+        <v>532</v>
+      </c>
+      <c r="B132" t="s">
+        <v>12</v>
+      </c>
+      <c r="C132" t="s">
+        <v>13</v>
+      </c>
+      <c r="D132" t="s">
+        <v>533</v>
+      </c>
+      <c r="E132" t="s">
+        <v>534</v>
+      </c>
+      <c r="F132" t="s">
         <v>535</v>
       </c>
-      <c r="B132" t="s">
-[...11 lines deleted...]
-      <c r="F132" t="s">
+      <c r="G132" t="s">
+        <v>17</v>
+      </c>
+      <c r="H132">
+        <v>1</v>
+      </c>
+      <c r="I132">
+        <v>1</v>
+      </c>
+      <c r="J132">
+        <v>0</v>
+      </c>
+      <c r="K132" t="s">
         <v>536</v>
-      </c>
-[...13 lines deleted...]
-        <v>537</v>
       </c>
     </row>
     <row r="133" spans="1:11">
       <c r="A133" t="s">
+        <v>537</v>
+      </c>
+      <c r="B133" t="s">
+        <v>12</v>
+      </c>
+      <c r="C133" t="s">
+        <v>13</v>
+      </c>
+      <c r="D133">
+        <v>55.1147929</v>
+      </c>
+      <c r="E133">
+        <v>12.0393551</v>
+      </c>
+      <c r="F133" t="s">
+        <v>366</v>
+      </c>
+      <c r="G133" t="s">
+        <v>17</v>
+      </c>
+      <c r="H133">
+        <v>1</v>
+      </c>
+      <c r="I133">
+        <v>1</v>
+      </c>
+      <c r="J133">
+        <v>0</v>
+      </c>
+      <c r="K133" t="s">
         <v>538</v>
-      </c>
-[...28 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="134" spans="1:11">
       <c r="A134" t="s">
-        <v>543</v>
+        <v>539</v>
       </c>
       <c r="B134" t="s">
         <v>12</v>
       </c>
       <c r="C134" t="s">
         <v>13</v>
       </c>
-      <c r="D134" t="s">
-[...3 lines deleted...]
-        <v>545</v>
+      <c r="D134">
+        <v>56.4662815</v>
+      </c>
+      <c r="E134">
+        <v>10.0546619</v>
       </c>
       <c r="F134" t="s">
-        <v>546</v>
+        <v>540</v>
       </c>
       <c r="G134" t="s">
         <v>17</v>
       </c>
       <c r="H134">
         <v>1</v>
       </c>
       <c r="I134">
         <v>1</v>
       </c>
       <c r="J134">
         <v>0</v>
       </c>
       <c r="K134" t="s">
-        <v>547</v>
+        <v>541</v>
       </c>
     </row>
     <row r="135" spans="1:11">
       <c r="A135" t="s">
-        <v>548</v>
+        <v>542</v>
       </c>
       <c r="B135" t="s">
         <v>12</v>
       </c>
       <c r="C135" t="s">
         <v>13</v>
       </c>
-      <c r="D135">
-[...3 lines deleted...]
-        <v>8.2392866</v>
+      <c r="D135" t="s">
+        <v>543</v>
+      </c>
+      <c r="E135" t="s">
+        <v>544</v>
       </c>
       <c r="F135" t="s">
-        <v>549</v>
+        <v>545</v>
       </c>
       <c r="G135" t="s">
         <v>17</v>
       </c>
       <c r="H135">
         <v>1</v>
       </c>
       <c r="I135">
         <v>1</v>
       </c>
       <c r="J135">
         <v>0</v>
       </c>
       <c r="K135" t="s">
-        <v>550</v>
+        <v>546</v>
       </c>
     </row>
     <row r="136" spans="1:11">
       <c r="A136" t="s">
+        <v>547</v>
+      </c>
+      <c r="B136" t="s">
+        <v>12</v>
+      </c>
+      <c r="C136" t="s">
+        <v>13</v>
+      </c>
+      <c r="D136" t="s">
+        <v>548</v>
+      </c>
+      <c r="E136" t="s">
+        <v>549</v>
+      </c>
+      <c r="F136" t="s">
+        <v>550</v>
+      </c>
+      <c r="G136" t="s">
+        <v>17</v>
+      </c>
+      <c r="H136">
+        <v>1</v>
+      </c>
+      <c r="I136">
+        <v>1</v>
+      </c>
+      <c r="J136">
+        <v>0</v>
+      </c>
+      <c r="K136" t="s">
         <v>551</v>
-      </c>
-[...28 lines deleted...]
-        <v>553</v>
       </c>
     </row>
     <row r="137" spans="1:11">
       <c r="A137" t="s">
+        <v>552</v>
+      </c>
+      <c r="B137" t="s">
+        <v>12</v>
+      </c>
+      <c r="C137" t="s">
+        <v>13</v>
+      </c>
+      <c r="D137">
+        <v>56.0914931</v>
+      </c>
+      <c r="E137">
+        <v>8.2392866</v>
+      </c>
+      <c r="F137" t="s">
+        <v>553</v>
+      </c>
+      <c r="G137" t="s">
+        <v>17</v>
+      </c>
+      <c r="H137">
+        <v>1</v>
+      </c>
+      <c r="I137">
+        <v>1</v>
+      </c>
+      <c r="J137">
+        <v>0</v>
+      </c>
+      <c r="K137" t="s">
         <v>554</v>
-      </c>
-[...28 lines deleted...]
-        <v>558</v>
       </c>
     </row>
     <row r="138" spans="1:11">
       <c r="A138" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="B138" t="s">
         <v>12</v>
       </c>
       <c r="C138" t="s">
         <v>13</v>
       </c>
-      <c r="D138" t="s">
-[...3 lines deleted...]
-        <v>561</v>
+      <c r="D138">
+        <v>56.4483882</v>
+      </c>
+      <c r="E138">
+        <v>10.0896461</v>
       </c>
       <c r="F138" t="s">
-        <v>358</v>
+        <v>556</v>
       </c>
       <c r="G138" t="s">
         <v>17</v>
       </c>
       <c r="H138">
         <v>1</v>
       </c>
       <c r="I138">
         <v>1</v>
       </c>
       <c r="J138">
         <v>0</v>
       </c>
       <c r="K138" t="s">
-        <v>562</v>
+        <v>557</v>
       </c>
     </row>
     <row r="139" spans="1:11">
       <c r="A139" t="s">
-        <v>563</v>
+        <v>558</v>
       </c>
       <c r="B139" t="s">
         <v>12</v>
       </c>
       <c r="C139" t="s">
         <v>13</v>
       </c>
       <c r="D139" t="s">
-        <v>564</v>
+        <v>559</v>
       </c>
       <c r="E139" t="s">
-        <v>565</v>
+        <v>560</v>
       </c>
       <c r="F139" t="s">
-        <v>566</v>
+        <v>561</v>
       </c>
       <c r="G139" t="s">
         <v>17</v>
       </c>
       <c r="H139">
         <v>1</v>
       </c>
       <c r="I139">
         <v>1</v>
       </c>
       <c r="J139">
         <v>0</v>
       </c>
       <c r="K139" t="s">
-        <v>567</v>
+        <v>562</v>
       </c>
     </row>
     <row r="140" spans="1:11">
       <c r="A140" t="s">
-        <v>568</v>
+        <v>563</v>
       </c>
       <c r="B140" t="s">
         <v>12</v>
       </c>
       <c r="C140" t="s">
         <v>13</v>
       </c>
-      <c r="D140">
-        <v>55.4000145328</v>
+      <c r="D140" t="s">
+        <v>564</v>
       </c>
       <c r="E140" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
       <c r="F140" t="s">
-        <v>570</v>
+        <v>363</v>
       </c>
       <c r="G140" t="s">
         <v>17</v>
       </c>
       <c r="H140">
         <v>1</v>
       </c>
       <c r="I140">
         <v>1</v>
       </c>
       <c r="J140">
         <v>0</v>
       </c>
       <c r="K140" t="s">
-        <v>571</v>
+        <v>566</v>
       </c>
     </row>
     <row r="141" spans="1:11">
       <c r="A141" t="s">
-        <v>572</v>
+        <v>567</v>
       </c>
       <c r="B141" t="s">
         <v>12</v>
       </c>
       <c r="C141" t="s">
         <v>13</v>
       </c>
       <c r="D141" t="s">
-        <v>573</v>
+        <v>568</v>
       </c>
       <c r="E141" t="s">
-        <v>574</v>
+        <v>569</v>
       </c>
       <c r="F141" t="s">
-        <v>575</v>
+        <v>570</v>
       </c>
       <c r="G141" t="s">
         <v>17</v>
       </c>
       <c r="H141">
         <v>1</v>
       </c>
       <c r="I141">
         <v>1</v>
       </c>
       <c r="J141">
         <v>0</v>
       </c>
       <c r="K141" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
     </row>
     <row r="142" spans="1:11">
       <c r="A142" t="s">
-        <v>577</v>
+        <v>572</v>
       </c>
       <c r="B142" t="s">
         <v>12</v>
       </c>
       <c r="C142" t="s">
         <v>13</v>
       </c>
       <c r="D142">
-        <v>55.084306</v>
-[...2 lines deleted...]
-        <v>11.824385</v>
+        <v>55.4000145328</v>
+      </c>
+      <c r="E142" t="s">
+        <v>573</v>
       </c>
       <c r="F142" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
       <c r="G142" t="s">
         <v>17</v>
       </c>
       <c r="H142">
         <v>1</v>
       </c>
       <c r="I142">
         <v>1</v>
       </c>
       <c r="J142">
         <v>0</v>
       </c>
       <c r="K142" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
     </row>
     <row r="143" spans="1:11">
       <c r="A143" t="s">
+        <v>576</v>
+      </c>
+      <c r="B143" t="s">
+        <v>12</v>
+      </c>
+      <c r="C143" t="s">
+        <v>13</v>
+      </c>
+      <c r="D143" t="s">
+        <v>577</v>
+      </c>
+      <c r="E143" t="s">
+        <v>578</v>
+      </c>
+      <c r="F143" t="s">
+        <v>579</v>
+      </c>
+      <c r="G143" t="s">
+        <v>17</v>
+      </c>
+      <c r="H143">
+        <v>1</v>
+      </c>
+      <c r="I143">
+        <v>1</v>
+      </c>
+      <c r="J143">
+        <v>0</v>
+      </c>
+      <c r="K143" t="s">
         <v>580</v>
-      </c>
-[...28 lines deleted...]
-        <v>582</v>
       </c>
     </row>
     <row r="144" spans="1:11">
       <c r="A144" t="s">
+        <v>581</v>
+      </c>
+      <c r="B144" t="s">
+        <v>12</v>
+      </c>
+      <c r="C144" t="s">
+        <v>13</v>
+      </c>
+      <c r="D144">
+        <v>55.084306</v>
+      </c>
+      <c r="E144">
+        <v>11.824385</v>
+      </c>
+      <c r="F144" t="s">
+        <v>582</v>
+      </c>
+      <c r="G144" t="s">
+        <v>17</v>
+      </c>
+      <c r="H144">
+        <v>1</v>
+      </c>
+      <c r="I144">
+        <v>1</v>
+      </c>
+      <c r="J144">
+        <v>0</v>
+      </c>
+      <c r="K144" t="s">
         <v>583</v>
-      </c>
-[...28 lines deleted...]
-        <v>585</v>
       </c>
     </row>
     <row r="145" spans="1:11">
       <c r="A145" t="s">
+        <v>584</v>
+      </c>
+      <c r="B145" t="s">
+        <v>12</v>
+      </c>
+      <c r="C145" t="s">
+        <v>13</v>
+      </c>
+      <c r="D145">
+        <v>55.3271937</v>
+      </c>
+      <c r="E145">
+        <v>9.9370787</v>
+      </c>
+      <c r="F145" t="s">
+        <v>585</v>
+      </c>
+      <c r="G145" t="s">
+        <v>17</v>
+      </c>
+      <c r="H145">
+        <v>1</v>
+      </c>
+      <c r="I145">
+        <v>1</v>
+      </c>
+      <c r="J145">
+        <v>0</v>
+      </c>
+      <c r="K145" t="s">
         <v>586</v>
-      </c>
-[...28 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="146" spans="1:11">
       <c r="A146" t="s">
+        <v>587</v>
+      </c>
+      <c r="B146" t="s">
+        <v>12</v>
+      </c>
+      <c r="C146" t="s">
+        <v>13</v>
+      </c>
+      <c r="D146">
+        <v>56.9219608</v>
+      </c>
+      <c r="E146">
+        <v>8.8667223</v>
+      </c>
+      <c r="F146" t="s">
+        <v>588</v>
+      </c>
+      <c r="G146" t="s">
+        <v>17</v>
+      </c>
+      <c r="H146">
+        <v>1</v>
+      </c>
+      <c r="I146">
+        <v>1</v>
+      </c>
+      <c r="J146">
+        <v>0</v>
+      </c>
+      <c r="K146" t="s">
         <v>589</v>
-      </c>
-[...28 lines deleted...]
-        <v>592</v>
       </c>
     </row>
     <row r="147" spans="1:11">
       <c r="A147" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="B147" t="s">
         <v>12</v>
       </c>
       <c r="C147" t="s">
         <v>13</v>
       </c>
-      <c r="D147" t="s">
-[...3 lines deleted...]
-        <v>595</v>
+      <c r="D147">
+        <v>56.2024225</v>
+      </c>
+      <c r="E147">
+        <v>9.5984233</v>
       </c>
       <c r="F147" t="s">
-        <v>596</v>
+        <v>591</v>
       </c>
       <c r="G147" t="s">
         <v>17</v>
       </c>
       <c r="H147">
         <v>1</v>
       </c>
       <c r="I147">
         <v>1</v>
       </c>
       <c r="J147">
         <v>0</v>
       </c>
       <c r="K147" t="s">
-        <v>597</v>
+        <v>592</v>
       </c>
     </row>
     <row r="148" spans="1:11">
       <c r="A148" t="s">
-        <v>598</v>
+        <v>593</v>
       </c>
       <c r="B148" t="s">
         <v>12</v>
       </c>
       <c r="C148" t="s">
         <v>13</v>
       </c>
-      <c r="D148">
-        <v>55.0893352667</v>
+      <c r="D148" t="s">
+        <v>594</v>
       </c>
       <c r="E148" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
       <c r="F148" t="s">
-        <v>600</v>
+        <v>435</v>
       </c>
       <c r="G148" t="s">
         <v>17</v>
       </c>
       <c r="H148">
         <v>1</v>
       </c>
       <c r="I148">
         <v>1</v>
       </c>
       <c r="J148">
         <v>0</v>
       </c>
       <c r="K148" t="s">
-        <v>601</v>
+        <v>596</v>
       </c>
     </row>
     <row r="149" spans="1:11">
       <c r="A149" t="s">
-        <v>602</v>
+        <v>597</v>
       </c>
       <c r="B149" t="s">
         <v>12</v>
       </c>
       <c r="C149" t="s">
         <v>13</v>
       </c>
       <c r="D149" t="s">
-        <v>603</v>
+        <v>598</v>
       </c>
       <c r="E149" t="s">
-        <v>604</v>
+        <v>599</v>
       </c>
       <c r="F149" t="s">
-        <v>605</v>
+        <v>600</v>
       </c>
       <c r="G149" t="s">
         <v>17</v>
       </c>
       <c r="H149">
         <v>1</v>
       </c>
       <c r="I149">
         <v>1</v>
       </c>
       <c r="J149">
         <v>0</v>
       </c>
       <c r="K149" t="s">
-        <v>606</v>
+        <v>601</v>
       </c>
     </row>
     <row r="150" spans="1:11">
       <c r="A150" t="s">
-        <v>607</v>
+        <v>602</v>
       </c>
       <c r="B150" t="s">
         <v>12</v>
       </c>
       <c r="C150" t="s">
         <v>13</v>
       </c>
       <c r="D150">
-        <v>55.391877</v>
-[...2 lines deleted...]
-        <v>11.3526529</v>
+        <v>55.0893352667</v>
+      </c>
+      <c r="E150" t="s">
+        <v>603</v>
       </c>
       <c r="F150" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
       <c r="G150" t="s">
         <v>17</v>
       </c>
       <c r="H150">
         <v>1</v>
       </c>
       <c r="I150">
         <v>1</v>
       </c>
       <c r="J150">
         <v>0</v>
       </c>
       <c r="K150" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
     </row>
     <row r="151" spans="1:11">
       <c r="A151" t="s">
+        <v>606</v>
+      </c>
+      <c r="B151" t="s">
+        <v>12</v>
+      </c>
+      <c r="C151" t="s">
+        <v>13</v>
+      </c>
+      <c r="D151" t="s">
         <v>607</v>
       </c>
-      <c r="B151" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E151" t="s">
+        <v>608</v>
+      </c>
+      <c r="F151" t="s">
+        <v>609</v>
+      </c>
+      <c r="G151" t="s">
+        <v>17</v>
+      </c>
+      <c r="H151">
+        <v>1</v>
+      </c>
+      <c r="I151">
+        <v>1</v>
+      </c>
+      <c r="J151">
+        <v>0</v>
+      </c>
+      <c r="K151" t="s">
         <v>610</v>
-      </c>
-[...16 lines deleted...]
-        <v>611</v>
       </c>
     </row>
     <row r="152" spans="1:11">
       <c r="A152" t="s">
+        <v>611</v>
+      </c>
+      <c r="B152" t="s">
+        <v>12</v>
+      </c>
+      <c r="C152" t="s">
+        <v>13</v>
+      </c>
+      <c r="D152">
+        <v>55.391877</v>
+      </c>
+      <c r="E152">
+        <v>11.3526529</v>
+      </c>
+      <c r="F152" t="s">
         <v>612</v>
       </c>
-      <c r="B152" t="s">
-[...5 lines deleted...]
-      <c r="D152" t="s">
+      <c r="G152" t="s">
+        <v>17</v>
+      </c>
+      <c r="H152">
+        <v>1</v>
+      </c>
+      <c r="I152">
+        <v>1</v>
+      </c>
+      <c r="J152">
+        <v>0</v>
+      </c>
+      <c r="K152" t="s">
         <v>613</v>
-      </c>
-[...19 lines deleted...]
-        <v>616</v>
       </c>
     </row>
     <row r="153" spans="1:11">
       <c r="A153" t="s">
-        <v>617</v>
+        <v>611</v>
       </c>
       <c r="B153" t="s">
         <v>12</v>
       </c>
       <c r="C153" t="s">
         <v>13</v>
       </c>
-      <c r="D153" t="s">
-        <v>618</v>
+      <c r="D153">
+        <v>55.4098933937</v>
       </c>
       <c r="E153" t="s">
-        <v>619</v>
+        <v>614</v>
       </c>
       <c r="F153" t="s">
-        <v>620</v>
+        <v>612</v>
       </c>
       <c r="G153" t="s">
         <v>17</v>
       </c>
       <c r="H153">
         <v>1</v>
       </c>
       <c r="I153">
         <v>1</v>
       </c>
       <c r="J153">
         <v>0</v>
       </c>
       <c r="K153" t="s">
-        <v>621</v>
+        <v>615</v>
       </c>
     </row>
     <row r="154" spans="1:11">
       <c r="A154" t="s">
-        <v>622</v>
+        <v>616</v>
       </c>
       <c r="B154" t="s">
         <v>12</v>
       </c>
       <c r="C154" t="s">
         <v>13</v>
       </c>
       <c r="D154" t="s">
-        <v>623</v>
+        <v>617</v>
       </c>
       <c r="E154" t="s">
-        <v>624</v>
+        <v>618</v>
       </c>
       <c r="F154" t="s">
-        <v>625</v>
+        <v>619</v>
       </c>
       <c r="G154" t="s">
         <v>17</v>
       </c>
       <c r="H154">
         <v>1</v>
       </c>
       <c r="I154">
         <v>1</v>
       </c>
       <c r="J154">
         <v>0</v>
       </c>
       <c r="K154" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="155" spans="1:11">
       <c r="A155" t="s">
-        <v>627</v>
+        <v>621</v>
       </c>
       <c r="B155" t="s">
         <v>12</v>
       </c>
       <c r="C155" t="s">
         <v>13</v>
       </c>
       <c r="D155">
-        <v>56.1987427</v>
+        <v>55.9352968</v>
       </c>
       <c r="E155">
-        <v>8.214178</v>
+        <v>8.7843364</v>
       </c>
       <c r="F155" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="G155" t="s">
         <v>17</v>
       </c>
       <c r="H155">
         <v>1</v>
       </c>
       <c r="I155">
         <v>1</v>
       </c>
       <c r="J155">
         <v>0</v>
       </c>
       <c r="K155" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
     </row>
     <row r="156" spans="1:11">
       <c r="A156" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
       <c r="B156" t="s">
         <v>12</v>
       </c>
       <c r="C156" t="s">
         <v>13</v>
       </c>
-      <c r="D156">
-[...3 lines deleted...]
-        <v>9.5372857</v>
+      <c r="D156" t="s">
+        <v>625</v>
+      </c>
+      <c r="E156" t="s">
+        <v>626</v>
       </c>
       <c r="F156" t="s">
-        <v>150</v>
+        <v>627</v>
       </c>
       <c r="G156" t="s">
         <v>17</v>
       </c>
       <c r="H156">
         <v>1</v>
       </c>
       <c r="I156">
         <v>1</v>
       </c>
       <c r="J156">
         <v>0</v>
       </c>
       <c r="K156" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
     </row>
     <row r="157" spans="1:11">
       <c r="A157" t="s">
+        <v>629</v>
+      </c>
+      <c r="B157" t="s">
+        <v>12</v>
+      </c>
+      <c r="C157" t="s">
+        <v>13</v>
+      </c>
+      <c r="D157" t="s">
+        <v>630</v>
+      </c>
+      <c r="E157" t="s">
+        <v>631</v>
+      </c>
+      <c r="F157" t="s">
         <v>632</v>
-      </c>
-[...13 lines deleted...]
-        <v>56</v>
       </c>
       <c r="G157" t="s">
         <v>17</v>
       </c>
       <c r="H157">
         <v>1</v>
       </c>
       <c r="I157">
         <v>1</v>
       </c>
       <c r="J157">
         <v>0</v>
       </c>
       <c r="K157" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="158" spans="1:11">
       <c r="A158" t="s">
         <v>634</v>
       </c>
       <c r="B158" t="s">
         <v>12</v>
       </c>
       <c r="C158" t="s">
         <v>13</v>
       </c>
       <c r="D158">
-        <v>55.1299158449</v>
-[...1 lines deleted...]
-      <c r="E158" t="s">
+        <v>56.1987427</v>
+      </c>
+      <c r="E158">
+        <v>8.214178</v>
+      </c>
+      <c r="F158" t="s">
         <v>635</v>
       </c>
-      <c r="F158" t="s">
+      <c r="G158" t="s">
+        <v>17</v>
+      </c>
+      <c r="H158">
+        <v>1</v>
+      </c>
+      <c r="I158">
+        <v>1</v>
+      </c>
+      <c r="J158">
+        <v>0</v>
+      </c>
+      <c r="K158" t="s">
         <v>636</v>
-      </c>
-[...13 lines deleted...]
-        <v>637</v>
       </c>
     </row>
     <row r="159" spans="1:11">
       <c r="A159" t="s">
+        <v>637</v>
+      </c>
+      <c r="B159" t="s">
+        <v>12</v>
+      </c>
+      <c r="C159" t="s">
+        <v>13</v>
+      </c>
+      <c r="D159">
+        <v>55.2428363</v>
+      </c>
+      <c r="E159">
+        <v>9.5372857</v>
+      </c>
+      <c r="F159" t="s">
+        <v>153</v>
+      </c>
+      <c r="G159" t="s">
+        <v>17</v>
+      </c>
+      <c r="H159">
+        <v>1</v>
+      </c>
+      <c r="I159">
+        <v>1</v>
+      </c>
+      <c r="J159">
+        <v>0</v>
+      </c>
+      <c r="K159" t="s">
         <v>638</v>
-      </c>
-[...28 lines deleted...]
-        <v>642</v>
       </c>
     </row>
     <row r="160" spans="1:11">
       <c r="A160" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="B160" t="s">
         <v>12</v>
       </c>
       <c r="C160" t="s">
         <v>13</v>
       </c>
-      <c r="D160" t="s">
-[...3 lines deleted...]
-        <v>645</v>
+      <c r="D160">
+        <v>55.9635414</v>
+      </c>
+      <c r="E160">
+        <v>8.3728946</v>
       </c>
       <c r="F160" t="s">
-        <v>646</v>
+        <v>56</v>
       </c>
       <c r="G160" t="s">
         <v>17</v>
       </c>
       <c r="H160">
         <v>1</v>
       </c>
       <c r="I160">
         <v>1</v>
       </c>
       <c r="J160">
         <v>0</v>
       </c>
       <c r="K160" t="s">
-        <v>647</v>
+        <v>640</v>
       </c>
     </row>
     <row r="161" spans="1:11">
       <c r="A161" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="B161" t="s">
         <v>12</v>
       </c>
       <c r="C161" t="s">
         <v>13</v>
       </c>
-      <c r="D161" t="s">
-        <v>649</v>
+      <c r="D161">
+        <v>55.1299158449</v>
       </c>
       <c r="E161" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
       <c r="F161" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="G161" t="s">
         <v>17</v>
       </c>
       <c r="H161">
         <v>1</v>
       </c>
       <c r="I161">
         <v>1</v>
       </c>
       <c r="J161">
         <v>0</v>
       </c>
       <c r="K161" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
     </row>
     <row r="162" spans="1:11">
       <c r="A162" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
       <c r="B162" t="s">
         <v>12</v>
       </c>
       <c r="C162" t="s">
         <v>13</v>
       </c>
-      <c r="D162">
-        <v>56.7931902425</v>
+      <c r="D162" t="s">
+        <v>646</v>
       </c>
       <c r="E162" t="s">
-        <v>654</v>
+        <v>647</v>
       </c>
       <c r="F162" t="s">
-        <v>136</v>
+        <v>648</v>
       </c>
       <c r="G162" t="s">
         <v>17</v>
       </c>
       <c r="H162">
         <v>1</v>
       </c>
       <c r="I162">
         <v>1</v>
       </c>
       <c r="J162">
         <v>0</v>
       </c>
       <c r="K162" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
     </row>
     <row r="163" spans="1:11">
       <c r="A163" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="B163" t="s">
         <v>12</v>
       </c>
       <c r="C163" t="s">
         <v>13</v>
       </c>
       <c r="D163" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
       <c r="E163" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="F163" t="s">
-        <v>659</v>
+        <v>653</v>
       </c>
       <c r="G163" t="s">
         <v>17</v>
       </c>
       <c r="H163">
         <v>1</v>
       </c>
       <c r="I163">
         <v>1</v>
       </c>
       <c r="J163">
         <v>0</v>
       </c>
       <c r="K163" t="s">
-        <v>660</v>
+        <v>654</v>
       </c>
     </row>
     <row r="164" spans="1:11">
       <c r="A164" t="s">
-        <v>661</v>
+        <v>655</v>
       </c>
       <c r="B164" t="s">
         <v>12</v>
       </c>
       <c r="C164" t="s">
         <v>13</v>
       </c>
       <c r="D164" t="s">
-        <v>662</v>
+        <v>656</v>
       </c>
       <c r="E164" t="s">
-        <v>663</v>
+        <v>657</v>
       </c>
       <c r="F164" t="s">
-        <v>664</v>
+        <v>658</v>
       </c>
       <c r="G164" t="s">
         <v>17</v>
       </c>
       <c r="H164">
         <v>1</v>
       </c>
       <c r="I164">
         <v>1</v>
       </c>
       <c r="J164">
         <v>0</v>
       </c>
       <c r="K164" t="s">
-        <v>665</v>
+        <v>659</v>
       </c>
     </row>
     <row r="165" spans="1:11">
       <c r="A165" t="s">
-        <v>666</v>
+        <v>660</v>
       </c>
       <c r="B165" t="s">
         <v>12</v>
       </c>
       <c r="C165" t="s">
         <v>13</v>
       </c>
       <c r="D165">
-        <v>55.5373021</v>
-[...2 lines deleted...]
-        <v>9.6250826</v>
+        <v>56.7931902425</v>
+      </c>
+      <c r="E165" t="s">
+        <v>661</v>
       </c>
       <c r="F165" t="s">
-        <v>667</v>
+        <v>139</v>
       </c>
       <c r="G165" t="s">
         <v>17</v>
       </c>
       <c r="H165">
         <v>1</v>
       </c>
       <c r="I165">
         <v>1</v>
       </c>
       <c r="J165">
         <v>0</v>
       </c>
       <c r="K165" t="s">
-        <v>668</v>
+        <v>662</v>
       </c>
     </row>
     <row r="166" spans="1:11">
       <c r="A166" t="s">
-        <v>669</v>
+        <v>663</v>
       </c>
       <c r="B166" t="s">
         <v>12</v>
       </c>
       <c r="C166" t="s">
         <v>13</v>
       </c>
       <c r="D166" t="s">
-        <v>670</v>
+        <v>664</v>
       </c>
       <c r="E166" t="s">
-        <v>671</v>
+        <v>665</v>
       </c>
       <c r="F166" t="s">
-        <v>596</v>
+        <v>666</v>
       </c>
       <c r="G166" t="s">
         <v>17</v>
       </c>
       <c r="H166">
         <v>1</v>
       </c>
       <c r="I166">
         <v>1</v>
       </c>
       <c r="J166">
         <v>0</v>
       </c>
       <c r="K166" t="s">
-        <v>672</v>
+        <v>667</v>
       </c>
     </row>
     <row r="167" spans="1:11">
       <c r="A167" t="s">
-        <v>673</v>
+        <v>668</v>
       </c>
       <c r="B167" t="s">
         <v>12</v>
       </c>
       <c r="C167" t="s">
         <v>13</v>
       </c>
-      <c r="D167">
-[...3 lines deleted...]
-        <v>8.7343242</v>
+      <c r="D167" t="s">
+        <v>669</v>
+      </c>
+      <c r="E167" t="s">
+        <v>670</v>
       </c>
       <c r="F167" t="s">
-        <v>399</v>
+        <v>671</v>
       </c>
       <c r="G167" t="s">
         <v>17</v>
       </c>
       <c r="H167">
         <v>1</v>
       </c>
       <c r="I167">
         <v>1</v>
       </c>
       <c r="J167">
         <v>0</v>
       </c>
       <c r="K167" t="s">
-        <v>674</v>
+        <v>672</v>
       </c>
     </row>
     <row r="168" spans="1:11">
       <c r="A168" t="s">
+        <v>673</v>
+      </c>
+      <c r="B168" t="s">
+        <v>12</v>
+      </c>
+      <c r="C168" t="s">
+        <v>13</v>
+      </c>
+      <c r="D168">
+        <v>55.5373021</v>
+      </c>
+      <c r="E168">
+        <v>9.6250826</v>
+      </c>
+      <c r="F168" t="s">
+        <v>674</v>
+      </c>
+      <c r="G168" t="s">
+        <v>17</v>
+      </c>
+      <c r="H168">
+        <v>1</v>
+      </c>
+      <c r="I168">
+        <v>1</v>
+      </c>
+      <c r="J168">
+        <v>0</v>
+      </c>
+      <c r="K168" t="s">
         <v>675</v>
-      </c>
-[...28 lines deleted...]
-        <v>677</v>
       </c>
     </row>
     <row r="169" spans="1:11">
       <c r="A169" t="s">
+        <v>676</v>
+      </c>
+      <c r="B169" t="s">
+        <v>12</v>
+      </c>
+      <c r="C169" t="s">
+        <v>13</v>
+      </c>
+      <c r="D169" t="s">
+        <v>677</v>
+      </c>
+      <c r="E169" t="s">
         <v>678</v>
       </c>
-      <c r="B169" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F169" t="s">
+        <v>600</v>
+      </c>
+      <c r="G169" t="s">
+        <v>17</v>
+      </c>
+      <c r="H169">
+        <v>1</v>
+      </c>
+      <c r="I169">
+        <v>1</v>
+      </c>
+      <c r="J169">
+        <v>0</v>
+      </c>
+      <c r="K169" t="s">
         <v>679</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="170" spans="1:11">
       <c r="A170" t="s">
+        <v>680</v>
+      </c>
+      <c r="B170" t="s">
+        <v>12</v>
+      </c>
+      <c r="C170" t="s">
+        <v>13</v>
+      </c>
+      <c r="D170">
+        <v>56.9689372</v>
+      </c>
+      <c r="E170">
+        <v>8.7343242</v>
+      </c>
+      <c r="F170" t="s">
+        <v>404</v>
+      </c>
+      <c r="G170" t="s">
+        <v>17</v>
+      </c>
+      <c r="H170">
+        <v>1</v>
+      </c>
+      <c r="I170">
+        <v>1</v>
+      </c>
+      <c r="J170">
+        <v>0</v>
+      </c>
+      <c r="K170" t="s">
         <v>681</v>
-      </c>
-[...28 lines deleted...]
-        <v>683</v>
       </c>
     </row>
     <row r="171" spans="1:11">
       <c r="A171" t="s">
+        <v>682</v>
+      </c>
+      <c r="B171" t="s">
+        <v>12</v>
+      </c>
+      <c r="C171" t="s">
+        <v>13</v>
+      </c>
+      <c r="D171">
+        <v>56.7019365234</v>
+      </c>
+      <c r="E171">
+        <v>8.21337009182</v>
+      </c>
+      <c r="F171" t="s">
+        <v>683</v>
+      </c>
+      <c r="G171" t="s">
+        <v>17</v>
+      </c>
+      <c r="H171">
+        <v>1</v>
+      </c>
+      <c r="I171">
+        <v>1</v>
+      </c>
+      <c r="J171">
+        <v>0</v>
+      </c>
+      <c r="K171" t="s">
         <v>684</v>
-      </c>
-[...28 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="172" spans="1:11">
       <c r="A172" t="s">
+        <v>685</v>
+      </c>
+      <c r="B172" t="s">
+        <v>12</v>
+      </c>
+      <c r="C172" t="s">
+        <v>13</v>
+      </c>
+      <c r="D172">
+        <v>56.1823807</v>
+      </c>
+      <c r="E172">
+        <v>10.1239976</v>
+      </c>
+      <c r="F172" t="s">
+        <v>686</v>
+      </c>
+      <c r="G172" t="s">
+        <v>17</v>
+      </c>
+      <c r="H172">
+        <v>1</v>
+      </c>
+      <c r="I172">
+        <v>1</v>
+      </c>
+      <c r="J172">
+        <v>0</v>
+      </c>
+      <c r="K172" t="s">
         <v>687</v>
-      </c>
-[...28 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="173" spans="1:11">
       <c r="A173" t="s">
+        <v>688</v>
+      </c>
+      <c r="B173" t="s">
+        <v>12</v>
+      </c>
+      <c r="C173" t="s">
+        <v>13</v>
+      </c>
+      <c r="D173">
+        <v>55.1845705028</v>
+      </c>
+      <c r="E173">
+        <v>9.06810756776</v>
+      </c>
+      <c r="F173" t="s">
+        <v>689</v>
+      </c>
+      <c r="G173" t="s">
+        <v>17</v>
+      </c>
+      <c r="H173">
+        <v>1</v>
+      </c>
+      <c r="I173">
+        <v>1</v>
+      </c>
+      <c r="J173">
+        <v>0</v>
+      </c>
+      <c r="K173" t="s">
         <v>690</v>
-      </c>
-[...28 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="174" spans="1:11">
       <c r="A174" t="s">
+        <v>691</v>
+      </c>
+      <c r="B174" t="s">
+        <v>12</v>
+      </c>
+      <c r="C174" t="s">
+        <v>13</v>
+      </c>
+      <c r="D174">
+        <v>54.9515893</v>
+      </c>
+      <c r="E174">
+        <v>8.8876837</v>
+      </c>
+      <c r="F174" t="s">
+        <v>692</v>
+      </c>
+      <c r="G174" t="s">
+        <v>17</v>
+      </c>
+      <c r="H174">
+        <v>1</v>
+      </c>
+      <c r="I174">
+        <v>1</v>
+      </c>
+      <c r="J174">
+        <v>0</v>
+      </c>
+      <c r="K174" t="s">
         <v>693</v>
-      </c>
-[...28 lines deleted...]
-        <v>695</v>
       </c>
     </row>
     <row r="175" spans="1:11">
       <c r="A175" t="s">
+        <v>694</v>
+      </c>
+      <c r="B175" t="s">
+        <v>12</v>
+      </c>
+      <c r="C175" t="s">
+        <v>13</v>
+      </c>
+      <c r="D175">
+        <v>55.9957874</v>
+      </c>
+      <c r="E175">
+        <v>8.7367694</v>
+      </c>
+      <c r="F175" t="s">
+        <v>695</v>
+      </c>
+      <c r="G175" t="s">
+        <v>17</v>
+      </c>
+      <c r="H175">
+        <v>1</v>
+      </c>
+      <c r="I175">
+        <v>1</v>
+      </c>
+      <c r="J175">
+        <v>0</v>
+      </c>
+      <c r="K175" t="s">
         <v>696</v>
-      </c>
-[...28 lines deleted...]
-        <v>697</v>
       </c>
     </row>
     <row r="176" spans="1:11">
       <c r="A176" t="s">
+        <v>697</v>
+      </c>
+      <c r="B176" t="s">
+        <v>12</v>
+      </c>
+      <c r="C176" t="s">
+        <v>13</v>
+      </c>
+      <c r="D176">
+        <v>56.364734</v>
+      </c>
+      <c r="E176">
+        <v>10.746734</v>
+      </c>
+      <c r="F176" t="s">
         <v>698</v>
       </c>
-      <c r="B176" t="s">
-[...5 lines deleted...]
-      <c r="D176" t="s">
+      <c r="G176" t="s">
+        <v>17</v>
+      </c>
+      <c r="H176">
+        <v>1</v>
+      </c>
+      <c r="I176">
+        <v>1</v>
+      </c>
+      <c r="J176">
+        <v>0</v>
+      </c>
+      <c r="K176" t="s">
         <v>699</v>
-      </c>
-[...19 lines deleted...]
-        <v>702</v>
       </c>
     </row>
     <row r="177" spans="1:11">
       <c r="A177" t="s">
-        <v>703</v>
+        <v>700</v>
       </c>
       <c r="B177" t="s">
         <v>12</v>
       </c>
       <c r="C177" t="s">
         <v>13</v>
       </c>
-      <c r="D177" t="s">
-        <v>704</v>
+      <c r="D177">
+        <v>55.9129420113</v>
       </c>
       <c r="E177" t="s">
-        <v>705</v>
+        <v>701</v>
       </c>
       <c r="F177" t="s">
-        <v>706</v>
+        <v>312</v>
       </c>
       <c r="G177" t="s">
         <v>17</v>
       </c>
       <c r="H177">
         <v>1</v>
       </c>
       <c r="I177">
         <v>1</v>
       </c>
       <c r="J177">
         <v>0</v>
       </c>
       <c r="K177" t="s">
-        <v>707</v>
+        <v>702</v>
       </c>
     </row>
     <row r="178" spans="1:11">
       <c r="A178" t="s">
-        <v>708</v>
+        <v>703</v>
       </c>
       <c r="B178" t="s">
         <v>12</v>
       </c>
       <c r="C178" t="s">
         <v>13</v>
       </c>
-      <c r="D178" t="s">
-[...3 lines deleted...]
-        <v>710</v>
+      <c r="D178">
+        <v>56.3200336</v>
+      </c>
+      <c r="E178">
+        <v>8.7092162</v>
       </c>
       <c r="F178" t="s">
-        <v>711</v>
+        <v>90</v>
       </c>
       <c r="G178" t="s">
         <v>17</v>
       </c>
       <c r="H178">
         <v>1</v>
       </c>
       <c r="I178">
         <v>1</v>
       </c>
       <c r="J178">
         <v>0</v>
       </c>
       <c r="K178" t="s">
-        <v>712</v>
+        <v>704</v>
       </c>
     </row>
     <row r="179" spans="1:11">
       <c r="A179" t="s">
-        <v>713</v>
+        <v>705</v>
       </c>
       <c r="B179" t="s">
         <v>12</v>
       </c>
       <c r="C179" t="s">
         <v>13</v>
       </c>
-      <c r="D179">
-[...3 lines deleted...]
-        <v>9.5709922</v>
+      <c r="D179" t="s">
+        <v>706</v>
+      </c>
+      <c r="E179" t="s">
+        <v>707</v>
       </c>
       <c r="F179" t="s">
-        <v>714</v>
+        <v>708</v>
       </c>
       <c r="G179" t="s">
         <v>17</v>
       </c>
       <c r="H179">
         <v>1</v>
       </c>
       <c r="I179">
         <v>1</v>
       </c>
       <c r="J179">
         <v>0</v>
       </c>
       <c r="K179" t="s">
-        <v>715</v>
+        <v>709</v>
       </c>
     </row>
     <row r="180" spans="1:11">
       <c r="A180" t="s">
-        <v>716</v>
+        <v>710</v>
       </c>
       <c r="B180" t="s">
         <v>12</v>
       </c>
       <c r="C180" t="s">
         <v>13</v>
       </c>
       <c r="D180" t="s">
-        <v>717</v>
+        <v>711</v>
       </c>
       <c r="E180" t="s">
-        <v>718</v>
+        <v>712</v>
       </c>
       <c r="F180" t="s">
-        <v>719</v>
+        <v>713</v>
       </c>
       <c r="G180" t="s">
         <v>17</v>
       </c>
       <c r="H180">
         <v>1</v>
       </c>
       <c r="I180">
         <v>1</v>
       </c>
       <c r="J180">
         <v>0</v>
       </c>
       <c r="K180" t="s">
-        <v>720</v>
+        <v>714</v>
       </c>
     </row>
     <row r="181" spans="1:11">
       <c r="A181" t="s">
-        <v>721</v>
+        <v>715</v>
       </c>
       <c r="B181" t="s">
         <v>12</v>
       </c>
       <c r="C181" t="s">
         <v>13</v>
       </c>
-      <c r="D181">
-[...3 lines deleted...]
-        <v>9.583793</v>
+      <c r="D181" t="s">
+        <v>716</v>
+      </c>
+      <c r="E181" t="s">
+        <v>717</v>
       </c>
       <c r="F181" t="s">
-        <v>722</v>
+        <v>718</v>
       </c>
       <c r="G181" t="s">
         <v>17</v>
       </c>
       <c r="H181">
         <v>1</v>
       </c>
       <c r="I181">
         <v>1</v>
       </c>
       <c r="J181">
         <v>0</v>
       </c>
       <c r="K181" t="s">
-        <v>723</v>
+        <v>719</v>
       </c>
     </row>
     <row r="182" spans="1:11">
       <c r="A182" t="s">
-        <v>724</v>
+        <v>720</v>
       </c>
       <c r="B182" t="s">
         <v>12</v>
       </c>
       <c r="C182" t="s">
         <v>13</v>
       </c>
-      <c r="D182" t="s">
-[...3 lines deleted...]
-        <v>726</v>
+      <c r="D182">
+        <v>56.8864085</v>
+      </c>
+      <c r="E182">
+        <v>9.5709922</v>
       </c>
       <c r="F182" t="s">
-        <v>727</v>
+        <v>721</v>
       </c>
       <c r="G182" t="s">
         <v>17</v>
       </c>
       <c r="H182">
         <v>1</v>
       </c>
       <c r="I182">
         <v>1</v>
       </c>
       <c r="J182">
         <v>0</v>
       </c>
       <c r="K182" t="s">
-        <v>728</v>
+        <v>722</v>
       </c>
     </row>
     <row r="183" spans="1:11">
       <c r="A183" t="s">
-        <v>729</v>
+        <v>723</v>
       </c>
       <c r="B183" t="s">
         <v>12</v>
       </c>
       <c r="C183" t="s">
         <v>13</v>
       </c>
       <c r="D183" t="s">
-        <v>730</v>
+        <v>724</v>
       </c>
       <c r="E183" t="s">
-        <v>731</v>
+        <v>725</v>
       </c>
       <c r="F183" t="s">
-        <v>732</v>
+        <v>726</v>
       </c>
       <c r="G183" t="s">
         <v>17</v>
       </c>
       <c r="H183">
         <v>1</v>
       </c>
       <c r="I183">
         <v>1</v>
       </c>
       <c r="J183">
         <v>0</v>
       </c>
       <c r="K183" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
     </row>
     <row r="184" spans="1:11">
       <c r="A184" t="s">
-        <v>734</v>
+        <v>728</v>
       </c>
       <c r="B184" t="s">
         <v>12</v>
       </c>
       <c r="C184" t="s">
         <v>13</v>
       </c>
-      <c r="D184" t="s">
-[...3 lines deleted...]
-        <v>736</v>
+      <c r="D184">
+        <v>55.7253227</v>
+      </c>
+      <c r="E184">
+        <v>9.583793</v>
       </c>
       <c r="F184" t="s">
-        <v>737</v>
+        <v>729</v>
       </c>
       <c r="G184" t="s">
         <v>17</v>
       </c>
       <c r="H184">
         <v>1</v>
       </c>
       <c r="I184">
         <v>1</v>
       </c>
       <c r="J184">
         <v>0</v>
       </c>
       <c r="K184" t="s">
-        <v>738</v>
+        <v>730</v>
       </c>
     </row>
     <row r="185" spans="1:11">
       <c r="A185" t="s">
-        <v>739</v>
+        <v>731</v>
       </c>
       <c r="B185" t="s">
         <v>12</v>
       </c>
       <c r="C185" t="s">
         <v>13</v>
       </c>
-      <c r="D185">
-[...3 lines deleted...]
-        <v>10.2483595</v>
+      <c r="D185" t="s">
+        <v>732</v>
+      </c>
+      <c r="E185" t="s">
+        <v>733</v>
       </c>
       <c r="F185" t="s">
-        <v>740</v>
+        <v>734</v>
       </c>
       <c r="G185" t="s">
         <v>17</v>
       </c>
       <c r="H185">
         <v>1</v>
       </c>
       <c r="I185">
         <v>1</v>
       </c>
       <c r="J185">
         <v>0</v>
       </c>
       <c r="K185" t="s">
-        <v>741</v>
+        <v>735</v>
       </c>
     </row>
     <row r="186" spans="1:11">
       <c r="A186" t="s">
-        <v>742</v>
+        <v>736</v>
       </c>
       <c r="B186" t="s">
         <v>12</v>
       </c>
       <c r="C186" t="s">
         <v>13</v>
       </c>
-      <c r="D186">
-[...3 lines deleted...]
-        <v>9.4090207</v>
+      <c r="D186" t="s">
+        <v>737</v>
+      </c>
+      <c r="E186" t="s">
+        <v>738</v>
       </c>
       <c r="F186" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
       <c r="G186" t="s">
         <v>17</v>
       </c>
       <c r="H186">
         <v>1</v>
       </c>
       <c r="I186">
         <v>1</v>
       </c>
       <c r="J186">
         <v>0</v>
       </c>
       <c r="K186" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
     </row>
     <row r="187" spans="1:11">
       <c r="A187" t="s">
+        <v>741</v>
+      </c>
+      <c r="B187" t="s">
+        <v>12</v>
+      </c>
+      <c r="C187" t="s">
+        <v>13</v>
+      </c>
+      <c r="D187" t="s">
+        <v>742</v>
+      </c>
+      <c r="E187" t="s">
+        <v>743</v>
+      </c>
+      <c r="F187" t="s">
+        <v>744</v>
+      </c>
+      <c r="G187" t="s">
+        <v>17</v>
+      </c>
+      <c r="H187">
+        <v>1</v>
+      </c>
+      <c r="I187">
+        <v>1</v>
+      </c>
+      <c r="J187">
+        <v>0</v>
+      </c>
+      <c r="K187" t="s">
         <v>745</v>
-      </c>
-[...28 lines deleted...]
-        <v>747</v>
       </c>
     </row>
     <row r="188" spans="1:11">
       <c r="A188" t="s">
+        <v>746</v>
+      </c>
+      <c r="B188" t="s">
+        <v>12</v>
+      </c>
+      <c r="C188" t="s">
+        <v>13</v>
+      </c>
+      <c r="D188">
+        <v>55.1965433</v>
+      </c>
+      <c r="E188">
+        <v>10.2483595</v>
+      </c>
+      <c r="F188" t="s">
+        <v>747</v>
+      </c>
+      <c r="G188" t="s">
+        <v>17</v>
+      </c>
+      <c r="H188">
+        <v>1</v>
+      </c>
+      <c r="I188">
+        <v>1</v>
+      </c>
+      <c r="J188">
+        <v>0</v>
+      </c>
+      <c r="K188" t="s">
         <v>748</v>
-      </c>
-[...28 lines deleted...]
-        <v>752</v>
       </c>
     </row>
     <row r="189" spans="1:11">
       <c r="A189" t="s">
-        <v>753</v>
+        <v>749</v>
       </c>
       <c r="B189" t="s">
         <v>12</v>
       </c>
       <c r="C189" t="s">
         <v>13</v>
       </c>
-      <c r="D189" t="s">
-[...3 lines deleted...]
-        <v>755</v>
+      <c r="D189">
+        <v>56.4695115</v>
+      </c>
+      <c r="E189">
+        <v>9.4090207</v>
       </c>
       <c r="F189" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="G189" t="s">
         <v>17</v>
       </c>
       <c r="H189">
         <v>1</v>
       </c>
       <c r="I189">
         <v>1</v>
       </c>
       <c r="J189">
         <v>0</v>
       </c>
       <c r="K189" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
     </row>
     <row r="190" spans="1:11">
       <c r="A190" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
       <c r="B190" t="s">
         <v>12</v>
       </c>
       <c r="C190" t="s">
         <v>13</v>
       </c>
       <c r="D190">
-        <v>55.0029405</v>
+        <v>56.1110534</v>
       </c>
       <c r="E190">
-        <v>11.8963563</v>
+        <v>10.1247902</v>
       </c>
       <c r="F190" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="G190" t="s">
         <v>17</v>
       </c>
       <c r="H190">
         <v>1</v>
       </c>
       <c r="I190">
         <v>1</v>
       </c>
       <c r="J190">
         <v>0</v>
       </c>
       <c r="K190" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="191" spans="1:11">
       <c r="A191" t="s">
+        <v>755</v>
+      </c>
+      <c r="B191" t="s">
+        <v>12</v>
+      </c>
+      <c r="C191" t="s">
+        <v>13</v>
+      </c>
+      <c r="D191" t="s">
+        <v>756</v>
+      </c>
+      <c r="E191" t="s">
+        <v>757</v>
+      </c>
+      <c r="F191" t="s">
         <v>758</v>
       </c>
-      <c r="B191" t="s">
-[...11 lines deleted...]
-      <c r="F191" t="s">
+      <c r="G191" t="s">
+        <v>17</v>
+      </c>
+      <c r="H191">
+        <v>1</v>
+      </c>
+      <c r="I191">
+        <v>1</v>
+      </c>
+      <c r="J191">
+        <v>0</v>
+      </c>
+      <c r="K191" t="s">
         <v>759</v>
-      </c>
-[...13 lines deleted...]
-        <v>761</v>
       </c>
     </row>
     <row r="192" spans="1:11">
       <c r="A192" t="s">
+        <v>760</v>
+      </c>
+      <c r="B192" t="s">
+        <v>12</v>
+      </c>
+      <c r="C192" t="s">
+        <v>13</v>
+      </c>
+      <c r="D192" t="s">
+        <v>761</v>
+      </c>
+      <c r="E192" t="s">
         <v>762</v>
       </c>
-      <c r="B192" t="s">
+      <c r="F192" t="s">
         <v>763</v>
       </c>
-      <c r="C192" t="s">
-[...8 lines deleted...]
-      <c r="F192" t="s">
+      <c r="G192" t="s">
+        <v>17</v>
+      </c>
+      <c r="H192">
+        <v>1</v>
+      </c>
+      <c r="I192">
+        <v>1</v>
+      </c>
+      <c r="J192">
+        <v>0</v>
+      </c>
+      <c r="K192" t="s">
         <v>764</v>
-      </c>
-[...13 lines deleted...]
-        <v>765</v>
       </c>
     </row>
     <row r="193" spans="1:11">
       <c r="A193" t="s">
+        <v>765</v>
+      </c>
+      <c r="B193" t="s">
+        <v>12</v>
+      </c>
+      <c r="C193" t="s">
+        <v>13</v>
+      </c>
+      <c r="D193">
+        <v>55.0029405</v>
+      </c>
+      <c r="E193">
+        <v>11.8963563</v>
+      </c>
+      <c r="F193" t="s">
         <v>766</v>
-      </c>
-[...13 lines deleted...]
-        <v>174</v>
       </c>
       <c r="G193" t="s">
         <v>17</v>
       </c>
       <c r="H193">
         <v>1</v>
       </c>
       <c r="I193">
         <v>1</v>
       </c>
       <c r="J193">
         <v>0</v>
       </c>
       <c r="K193" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="194" spans="1:11">
       <c r="A194" t="s">
+        <v>765</v>
+      </c>
+      <c r="B194" t="s">
+        <v>12</v>
+      </c>
+      <c r="C194" t="s">
+        <v>13</v>
+      </c>
+      <c r="D194">
+        <v>54.997625</v>
+      </c>
+      <c r="E194">
+        <v>12.0029528</v>
+      </c>
+      <c r="F194" t="s">
+        <v>766</v>
+      </c>
+      <c r="G194" t="s">
+        <v>17</v>
+      </c>
+      <c r="H194">
+        <v>1</v>
+      </c>
+      <c r="I194">
+        <v>1</v>
+      </c>
+      <c r="J194">
+        <v>0</v>
+      </c>
+      <c r="K194" t="s">
         <v>768</v>
-      </c>
-[...28 lines deleted...]
-        <v>770</v>
       </c>
     </row>
     <row r="195" spans="1:11">
       <c r="A195" t="s">
+        <v>769</v>
+      </c>
+      <c r="B195" t="s">
+        <v>770</v>
+      </c>
+      <c r="C195" t="s">
+        <v>13</v>
+      </c>
+      <c r="D195">
+        <v>56.8087552</v>
+      </c>
+      <c r="E195">
+        <v>8.4075261</v>
+      </c>
+      <c r="F195" t="s">
         <v>771</v>
-      </c>
-[...13 lines deleted...]
-        <v>399</v>
       </c>
       <c r="G195" t="s">
         <v>17</v>
       </c>
       <c r="H195">
         <v>1</v>
       </c>
       <c r="I195">
         <v>1</v>
       </c>
       <c r="J195">
         <v>0</v>
       </c>
       <c r="K195" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="196" spans="1:11">
       <c r="A196" t="s">
         <v>773</v>
       </c>
       <c r="B196" t="s">
-        <v>763</v>
+        <v>770</v>
       </c>
       <c r="C196" t="s">
         <v>13</v>
       </c>
       <c r="D196">
-        <v>56.892574</v>
+        <v>56.7447795</v>
       </c>
       <c r="E196">
-        <v>8.5303536</v>
+        <v>8.4330728</v>
       </c>
       <c r="F196" t="s">
-        <v>769</v>
+        <v>177</v>
       </c>
       <c r="G196" t="s">
         <v>17</v>
       </c>
       <c r="H196">
         <v>1</v>
       </c>
       <c r="I196">
         <v>1</v>
       </c>
       <c r="J196">
         <v>0</v>
       </c>
       <c r="K196" t="s">
         <v>774</v>
       </c>
     </row>
     <row r="197" spans="1:11">
       <c r="A197" t="s">
         <v>775</v>
       </c>
       <c r="B197" t="s">
-        <v>763</v>
+        <v>770</v>
       </c>
       <c r="C197" t="s">
         <v>13</v>
       </c>
       <c r="D197">
+        <v>56.8454856</v>
+      </c>
+      <c r="E197">
+        <v>8.5314063</v>
+      </c>
+      <c r="F197" t="s">
+        <v>776</v>
+      </c>
+      <c r="G197" t="s">
+        <v>17</v>
+      </c>
+      <c r="H197">
+        <v>1</v>
+      </c>
+      <c r="I197">
+        <v>1</v>
+      </c>
+      <c r="J197">
+        <v>0</v>
+      </c>
+      <c r="K197" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="198" spans="1:11">
+      <c r="A198" t="s">
+        <v>778</v>
+      </c>
+      <c r="B198" t="s">
+        <v>770</v>
+      </c>
+      <c r="C198" t="s">
+        <v>13</v>
+      </c>
+      <c r="D198">
+        <v>56.9492769</v>
+      </c>
+      <c r="E198">
+        <v>8.3791577</v>
+      </c>
+      <c r="F198" t="s">
+        <v>404</v>
+      </c>
+      <c r="G198" t="s">
+        <v>17</v>
+      </c>
+      <c r="H198">
+        <v>1</v>
+      </c>
+      <c r="I198">
+        <v>1</v>
+      </c>
+      <c r="J198">
+        <v>0</v>
+      </c>
+      <c r="K198" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="199" spans="1:11">
+      <c r="A199" t="s">
+        <v>780</v>
+      </c>
+      <c r="B199" t="s">
+        <v>770</v>
+      </c>
+      <c r="C199" t="s">
+        <v>13</v>
+      </c>
+      <c r="D199">
+        <v>56.892574</v>
+      </c>
+      <c r="E199">
+        <v>8.5303536</v>
+      </c>
+      <c r="F199" t="s">
+        <v>776</v>
+      </c>
+      <c r="G199" t="s">
+        <v>17</v>
+      </c>
+      <c r="H199">
+        <v>1</v>
+      </c>
+      <c r="I199">
+        <v>1</v>
+      </c>
+      <c r="J199">
+        <v>0</v>
+      </c>
+      <c r="K199" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="200" spans="1:11">
+      <c r="A200" t="s">
+        <v>782</v>
+      </c>
+      <c r="B200" t="s">
+        <v>770</v>
+      </c>
+      <c r="C200" t="s">
+        <v>13</v>
+      </c>
+      <c r="D200">
         <v>56.8455153</v>
       </c>
-      <c r="E197">
+      <c r="E200">
         <v>8.3640754</v>
       </c>
-      <c r="F197" t="s">
-[...15 lines deleted...]
-        <v>776</v>
+      <c r="F200" t="s">
+        <v>771</v>
+      </c>
+      <c r="G200" t="s">
+        <v>17</v>
+      </c>
+      <c r="H200">
+        <v>1</v>
+      </c>
+      <c r="I200">
+        <v>1</v>
+      </c>
+      <c r="J200">
+        <v>0</v>
+      </c>
+      <c r="K200" t="s">
+        <v>783</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K38"/>
   <sheetViews>
@@ -10093,1300 +10219,1300 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
-        <v>777</v>
+        <v>784</v>
       </c>
       <c r="C2" t="s">
         <v>13</v>
       </c>
       <c r="D2" t="s">
         <v>25</v>
       </c>
       <c r="E2" t="s">
         <v>26</v>
       </c>
       <c r="F2" t="s">
         <v>27</v>
       </c>
       <c r="G2" t="s">
         <v>17</v>
       </c>
       <c r="H2">
         <v>1</v>
       </c>
       <c r="I2">
         <v>1</v>
       </c>
       <c r="J2">
         <v>1</v>
       </c>
       <c r="K2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
         <v>42</v>
       </c>
       <c r="B3" t="s">
-        <v>777</v>
+        <v>784</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>43</v>
       </c>
       <c r="E3" t="s">
         <v>44</v>
       </c>
       <c r="F3" t="s">
         <v>45</v>
       </c>
       <c r="G3" t="s">
         <v>17</v>
       </c>
       <c r="H3">
         <v>1</v>
       </c>
       <c r="I3">
         <v>1</v>
       </c>
       <c r="J3">
         <v>1</v>
       </c>
       <c r="K3" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B4" t="s">
-        <v>777</v>
+        <v>784</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="E4" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="F4" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="G4" t="s">
         <v>17</v>
       </c>
       <c r="H4">
         <v>1</v>
       </c>
       <c r="I4">
         <v>1</v>
       </c>
       <c r="J4">
         <v>0</v>
       </c>
       <c r="K4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>778</v>
+        <v>785</v>
       </c>
       <c r="B5" t="s">
-        <v>779</v>
+        <v>786</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>780</v>
+        <v>787</v>
       </c>
       <c r="E5" t="s">
-        <v>781</v>
+        <v>788</v>
       </c>
       <c r="F5" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="G5" t="s">
         <v>17</v>
       </c>
       <c r="H5">
         <v>0</v>
       </c>
       <c r="I5">
         <v>1</v>
       </c>
       <c r="J5">
         <v>1</v>
       </c>
       <c r="K5" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="B6" t="s">
-        <v>777</v>
+        <v>784</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="E6" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="F6" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="G6" t="s">
         <v>17</v>
       </c>
       <c r="H6">
         <v>1</v>
       </c>
       <c r="I6">
         <v>1</v>
       </c>
       <c r="J6">
         <v>0</v>
       </c>
       <c r="K6" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>782</v>
+        <v>789</v>
       </c>
       <c r="B7" t="s">
-        <v>779</v>
+        <v>786</v>
       </c>
       <c r="C7" t="s">
         <v>13</v>
       </c>
       <c r="D7" t="s">
-        <v>783</v>
+        <v>790</v>
       </c>
       <c r="E7" t="s">
-        <v>784</v>
+        <v>791</v>
       </c>
       <c r="F7" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="G7" t="s">
         <v>17</v>
       </c>
       <c r="H7">
         <v>0</v>
       </c>
       <c r="I7">
         <v>1</v>
       </c>
       <c r="J7">
         <v>1</v>
       </c>
       <c r="K7" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
       <c r="B8" t="s">
-        <v>777</v>
+        <v>784</v>
       </c>
       <c r="C8" t="s">
         <v>13</v>
       </c>
       <c r="D8" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="E8" t="s">
-        <v>403</v>
+        <v>408</v>
       </c>
       <c r="F8" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="G8" t="s">
         <v>17</v>
       </c>
       <c r="H8">
         <v>1</v>
       </c>
       <c r="I8">
         <v>1</v>
       </c>
       <c r="J8">
         <v>0</v>
       </c>
       <c r="K8" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>785</v>
+        <v>792</v>
       </c>
       <c r="B9" t="s">
-        <v>779</v>
+        <v>786</v>
       </c>
       <c r="C9" t="s">
         <v>13</v>
       </c>
       <c r="D9">
         <v>55.489834</v>
       </c>
       <c r="E9">
         <v>12.1614618</v>
       </c>
       <c r="F9" t="s">
-        <v>786</v>
+        <v>793</v>
       </c>
       <c r="G9" t="s">
         <v>17</v>
       </c>
       <c r="H9">
         <v>0</v>
       </c>
       <c r="I9">
         <v>1</v>
       </c>
       <c r="J9">
         <v>1</v>
       </c>
       <c r="K9" t="s">
-        <v>787</v>
+        <v>794</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>788</v>
+        <v>795</v>
       </c>
       <c r="B10" t="s">
-        <v>779</v>
+        <v>786</v>
       </c>
       <c r="C10" t="s">
         <v>13</v>
       </c>
       <c r="D10">
         <v>55.5406412868</v>
       </c>
       <c r="E10">
         <v>9.48710144027</v>
       </c>
       <c r="F10" t="s">
-        <v>412</v>
+        <v>417</v>
       </c>
       <c r="G10" t="s">
         <v>17</v>
       </c>
       <c r="H10">
         <v>0</v>
       </c>
       <c r="I10">
         <v>1</v>
       </c>
       <c r="J10">
         <v>1</v>
       </c>
       <c r="K10" t="s">
-        <v>789</v>
+        <v>796</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="B11" t="s">
-        <v>777</v>
+        <v>784</v>
       </c>
       <c r="C11" t="s">
         <v>13</v>
       </c>
       <c r="D11" t="s">
-        <v>441</v>
+        <v>446</v>
       </c>
       <c r="E11" t="s">
-        <v>442</v>
+        <v>447</v>
       </c>
       <c r="F11" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="G11" t="s">
         <v>17</v>
       </c>
       <c r="H11">
         <v>1</v>
       </c>
       <c r="I11">
         <v>1</v>
       </c>
       <c r="J11">
         <v>0</v>
       </c>
       <c r="K11" t="s">
-        <v>443</v>
+        <v>448</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>492</v>
+        <v>496</v>
       </c>
       <c r="B12" t="s">
-        <v>777</v>
+        <v>784</v>
       </c>
       <c r="C12" t="s">
         <v>13</v>
       </c>
       <c r="D12">
         <v>54.8987481567</v>
       </c>
       <c r="E12">
         <v>11.9179439596</v>
       </c>
       <c r="F12" t="s">
-        <v>493</v>
+        <v>497</v>
       </c>
       <c r="G12" t="s">
         <v>17</v>
       </c>
       <c r="H12">
         <v>1</v>
       </c>
       <c r="I12">
         <v>1</v>
       </c>
       <c r="J12">
         <v>0</v>
       </c>
       <c r="K12" t="s">
-        <v>494</v>
+        <v>498</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="B13" t="s">
-        <v>777</v>
+        <v>784</v>
       </c>
       <c r="C13" t="s">
         <v>13</v>
       </c>
       <c r="D13">
         <v>55.9618591</v>
       </c>
       <c r="E13">
         <v>9.7568313</v>
       </c>
       <c r="F13" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="G13" t="s">
         <v>17</v>
       </c>
       <c r="H13">
         <v>1</v>
       </c>
       <c r="I13">
         <v>1</v>
       </c>
       <c r="J13">
         <v>0</v>
       </c>
       <c r="K13" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>790</v>
+        <v>797</v>
       </c>
       <c r="B14" t="s">
-        <v>779</v>
+        <v>786</v>
       </c>
       <c r="C14" t="s">
         <v>13</v>
       </c>
       <c r="D14" t="s">
-        <v>791</v>
+        <v>798</v>
       </c>
       <c r="E14" t="s">
-        <v>792</v>
+        <v>799</v>
       </c>
       <c r="F14" t="s">
-        <v>793</v>
+        <v>800</v>
       </c>
       <c r="G14" t="s">
         <v>17</v>
       </c>
       <c r="H14">
         <v>0</v>
       </c>
       <c r="I14">
         <v>1</v>
       </c>
       <c r="J14">
         <v>1</v>
       </c>
       <c r="K14" t="s">
-        <v>794</v>
+        <v>801</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>559</v>
+        <v>563</v>
       </c>
       <c r="B15" t="s">
-        <v>777</v>
+        <v>784</v>
       </c>
       <c r="C15" t="s">
         <v>13</v>
       </c>
       <c r="D15" t="s">
-        <v>560</v>
+        <v>564</v>
       </c>
       <c r="E15" t="s">
-        <v>561</v>
+        <v>565</v>
       </c>
       <c r="F15" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="G15" t="s">
         <v>17</v>
       </c>
       <c r="H15">
         <v>1</v>
       </c>
       <c r="I15">
         <v>1</v>
       </c>
       <c r="J15">
         <v>0</v>
       </c>
       <c r="K15" t="s">
-        <v>562</v>
+        <v>566</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>684</v>
+        <v>691</v>
       </c>
       <c r="B16" t="s">
-        <v>777</v>
+        <v>784</v>
       </c>
       <c r="C16" t="s">
         <v>13</v>
       </c>
       <c r="D16">
         <v>54.9515893</v>
       </c>
       <c r="E16">
         <v>8.8876837</v>
       </c>
       <c r="F16" t="s">
-        <v>685</v>
+        <v>692</v>
       </c>
       <c r="G16" t="s">
         <v>17</v>
       </c>
       <c r="H16">
         <v>1</v>
       </c>
       <c r="I16">
         <v>1</v>
       </c>
       <c r="J16">
         <v>0</v>
       </c>
       <c r="K16" t="s">
-        <v>686</v>
+        <v>693</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>729</v>
+        <v>736</v>
       </c>
       <c r="B17" t="s">
-        <v>777</v>
+        <v>784</v>
       </c>
       <c r="C17" t="s">
         <v>13</v>
       </c>
       <c r="D17" t="s">
-        <v>730</v>
+        <v>737</v>
       </c>
       <c r="E17" t="s">
-        <v>731</v>
+        <v>738</v>
       </c>
       <c r="F17" t="s">
-        <v>732</v>
+        <v>739</v>
       </c>
       <c r="G17" t="s">
         <v>17</v>
       </c>
       <c r="H17">
         <v>1</v>
       </c>
       <c r="I17">
         <v>1</v>
       </c>
       <c r="J17">
         <v>0</v>
       </c>
       <c r="K17" t="s">
-        <v>733</v>
+        <v>740</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>795</v>
+        <v>802</v>
       </c>
       <c r="B18" t="s">
-        <v>796</v>
+        <v>803</v>
       </c>
       <c r="C18"/>
       <c r="D18">
         <v>56.142808</v>
       </c>
       <c r="E18">
         <v>10.2284543</v>
       </c>
       <c r="F18" t="s">
-        <v>797</v>
+        <v>804</v>
       </c>
       <c r="G18" t="s">
         <v>17</v>
       </c>
       <c r="H18">
         <v>0</v>
       </c>
       <c r="I18">
         <v>1</v>
       </c>
       <c r="J18">
         <v>1</v>
       </c>
       <c r="K18" t="s">
-        <v>798</v>
+        <v>805</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>799</v>
+        <v>806</v>
       </c>
       <c r="B19" t="s">
-        <v>796</v>
+        <v>803</v>
       </c>
       <c r="C19"/>
       <c r="D19">
         <v>55.4644943</v>
       </c>
       <c r="E19">
         <v>8.5001943</v>
       </c>
       <c r="F19" t="s">
-        <v>422</v>
+        <v>427</v>
       </c>
       <c r="G19" t="s">
         <v>17</v>
       </c>
       <c r="H19">
         <v>0</v>
       </c>
       <c r="I19">
         <v>1</v>
       </c>
       <c r="J19">
         <v>1</v>
       </c>
       <c r="K19" t="s">
-        <v>800</v>
+        <v>807</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>801</v>
+        <v>808</v>
       </c>
       <c r="B20" t="s">
-        <v>796</v>
+        <v>803</v>
       </c>
       <c r="C20"/>
       <c r="D20">
         <v>56.3949192</v>
       </c>
       <c r="E20">
         <v>10.8747965</v>
       </c>
       <c r="F20" t="s">
-        <v>802</v>
+        <v>809</v>
       </c>
       <c r="G20" t="s">
         <v>17</v>
       </c>
       <c r="H20">
         <v>0</v>
       </c>
       <c r="I20">
         <v>1</v>
       </c>
       <c r="J20">
         <v>1</v>
       </c>
       <c r="K20" t="s">
-        <v>803</v>
+        <v>810</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>804</v>
+        <v>811</v>
       </c>
       <c r="B21" t="s">
-        <v>796</v>
+        <v>803</v>
       </c>
       <c r="C21"/>
       <c r="D21">
         <v>55.2463949</v>
       </c>
       <c r="E21">
         <v>9.3960399</v>
       </c>
       <c r="F21" t="s">
-        <v>805</v>
+        <v>812</v>
       </c>
       <c r="G21" t="s">
         <v>17</v>
       </c>
       <c r="H21">
         <v>0</v>
       </c>
       <c r="I21">
         <v>1</v>
       </c>
       <c r="J21">
         <v>1</v>
       </c>
       <c r="K21" t="s">
-        <v>806</v>
+        <v>813</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="B22" t="s">
-        <v>796</v>
+        <v>803</v>
       </c>
       <c r="C22"/>
       <c r="D22">
         <v>56.1254474</v>
       </c>
       <c r="E22">
         <v>8.9404278</v>
       </c>
       <c r="F22" t="s">
         <v>45</v>
       </c>
       <c r="G22" t="s">
         <v>17</v>
       </c>
       <c r="H22">
         <v>0</v>
       </c>
       <c r="I22">
         <v>1</v>
       </c>
       <c r="J22">
         <v>1</v>
       </c>
       <c r="K22" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>809</v>
+        <v>816</v>
       </c>
       <c r="B23" t="s">
-        <v>796</v>
+        <v>803</v>
       </c>
       <c r="C23"/>
       <c r="D23">
         <v>56.744068</v>
       </c>
       <c r="E23">
         <v>8.4340596</v>
       </c>
       <c r="F23" t="s">
-        <v>810</v>
+        <v>817</v>
       </c>
       <c r="G23" t="s">
         <v>17</v>
       </c>
       <c r="H23">
         <v>0</v>
       </c>
       <c r="I23">
         <v>1</v>
       </c>
       <c r="J23">
         <v>1</v>
       </c>
       <c r="K23" t="s">
-        <v>811</v>
+        <v>818</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>812</v>
+        <v>819</v>
       </c>
       <c r="B24" t="s">
-        <v>796</v>
+        <v>803</v>
       </c>
       <c r="C24"/>
       <c r="D24">
         <v>55.6163394</v>
       </c>
       <c r="E24">
         <v>12.3297349</v>
       </c>
       <c r="F24" t="s">
-        <v>813</v>
+        <v>820</v>
       </c>
       <c r="G24" t="s">
         <v>17</v>
       </c>
       <c r="H24">
         <v>0</v>
       </c>
       <c r="I24">
         <v>1</v>
       </c>
       <c r="J24">
         <v>1</v>
       </c>
       <c r="K24" t="s">
-        <v>814</v>
+        <v>821</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>815</v>
+        <v>822</v>
       </c>
       <c r="B25" t="s">
-        <v>796</v>
+        <v>803</v>
       </c>
       <c r="C25"/>
       <c r="D25">
         <v>55.995455</v>
       </c>
       <c r="E25">
         <v>12.49316</v>
       </c>
       <c r="F25" t="s">
-        <v>816</v>
+        <v>823</v>
       </c>
       <c r="G25" t="s">
         <v>17</v>
       </c>
       <c r="H25">
         <v>0</v>
       </c>
       <c r="I25">
         <v>1</v>
       </c>
       <c r="J25">
         <v>1</v>
       </c>
       <c r="K25" t="s">
-        <v>817</v>
+        <v>824</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>818</v>
+        <v>825</v>
       </c>
       <c r="B26" t="s">
-        <v>796</v>
+        <v>803</v>
       </c>
       <c r="C26"/>
       <c r="D26">
         <v>54.9004861</v>
       </c>
       <c r="E26">
         <v>11.8944215</v>
       </c>
       <c r="F26" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="G26" t="s">
         <v>17</v>
       </c>
       <c r="H26">
         <v>0</v>
       </c>
       <c r="I26">
         <v>1</v>
       </c>
       <c r="J26">
         <v>1</v>
       </c>
       <c r="K26" t="s">
-        <v>819</v>
+        <v>826</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>820</v>
+        <v>827</v>
       </c>
       <c r="B27" t="s">
-        <v>796</v>
+        <v>803</v>
       </c>
       <c r="C27"/>
       <c r="D27">
         <v>57.0886596</v>
       </c>
       <c r="E27">
         <v>9.9629878</v>
       </c>
       <c r="F27" t="s">
-        <v>821</v>
+        <v>828</v>
       </c>
       <c r="G27" t="s">
         <v>17</v>
       </c>
       <c r="H27">
         <v>0</v>
       </c>
       <c r="I27">
         <v>1</v>
       </c>
       <c r="J27">
         <v>1</v>
       </c>
       <c r="K27" t="s">
-        <v>822</v>
+        <v>829</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>823</v>
+        <v>830</v>
       </c>
       <c r="B28" t="s">
-        <v>796</v>
+        <v>803</v>
       </c>
       <c r="C28"/>
       <c r="D28">
         <v>55.3779775</v>
       </c>
       <c r="E28">
         <v>10.1650952</v>
       </c>
       <c r="F28" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="G28" t="s">
         <v>17</v>
       </c>
       <c r="H28">
         <v>0</v>
       </c>
       <c r="I28">
         <v>1</v>
       </c>
       <c r="J28">
         <v>1</v>
       </c>
       <c r="K28" t="s">
-        <v>824</v>
+        <v>831</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>825</v>
+        <v>832</v>
       </c>
       <c r="B29" t="s">
-        <v>796</v>
+        <v>803</v>
       </c>
       <c r="C29" t="s">
         <v>13</v>
       </c>
       <c r="D29">
         <v>56.5409401</v>
       </c>
       <c r="E29">
         <v>9.8967111</v>
       </c>
       <c r="F29" t="s">
-        <v>826</v>
+        <v>833</v>
       </c>
       <c r="G29" t="s">
         <v>17</v>
       </c>
       <c r="H29">
         <v>0</v>
       </c>
       <c r="I29">
         <v>1</v>
       </c>
       <c r="J29">
         <v>1</v>
       </c>
       <c r="K29" t="s">
-        <v>827</v>
+        <v>834</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>828</v>
+        <v>835</v>
       </c>
       <c r="B30" t="s">
-        <v>796</v>
+        <v>803</v>
       </c>
       <c r="C30"/>
       <c r="D30">
         <v>56.4313494</v>
       </c>
       <c r="E30">
         <v>10.0431972</v>
       </c>
       <c r="F30" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
       <c r="G30" t="s">
         <v>17</v>
       </c>
       <c r="H30">
         <v>0</v>
       </c>
       <c r="I30">
         <v>1</v>
       </c>
       <c r="J30">
         <v>1</v>
       </c>
       <c r="K30" t="s">
-        <v>829</v>
+        <v>836</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>830</v>
+        <v>837</v>
       </c>
       <c r="B31" t="s">
-        <v>796</v>
+        <v>803</v>
       </c>
       <c r="C31" t="s">
         <v>13</v>
       </c>
       <c r="D31">
         <v>55.4344212</v>
       </c>
       <c r="E31">
         <v>11.8125638</v>
       </c>
       <c r="F31" t="s">
-        <v>831</v>
+        <v>838</v>
       </c>
       <c r="G31" t="s">
         <v>17</v>
       </c>
       <c r="H31">
         <v>0</v>
       </c>
       <c r="I31">
         <v>1</v>
       </c>
       <c r="J31">
         <v>1</v>
       </c>
       <c r="K31" t="s">
-        <v>832</v>
+        <v>839</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>833</v>
+        <v>840</v>
       </c>
       <c r="B32" t="s">
-        <v>796</v>
+        <v>803</v>
       </c>
       <c r="C32"/>
       <c r="D32">
         <v>54.6663306</v>
       </c>
       <c r="E32">
         <v>11.3627645</v>
       </c>
       <c r="F32" t="s">
-        <v>834</v>
+        <v>841</v>
       </c>
       <c r="G32" t="s">
         <v>17</v>
       </c>
       <c r="H32">
         <v>0</v>
       </c>
       <c r="I32">
         <v>1</v>
       </c>
       <c r="J32">
         <v>1</v>
       </c>
       <c r="K32" t="s">
-        <v>835</v>
+        <v>842</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" t="s">
-        <v>836</v>
+        <v>843</v>
       </c>
       <c r="B33" t="s">
-        <v>796</v>
+        <v>803</v>
       </c>
       <c r="C33"/>
       <c r="D33">
         <v>55.3876552</v>
       </c>
       <c r="E33">
         <v>11.3626855</v>
       </c>
       <c r="F33" t="s">
-        <v>608</v>
+        <v>612</v>
       </c>
       <c r="G33" t="s">
         <v>17</v>
       </c>
       <c r="H33">
         <v>0</v>
       </c>
       <c r="I33">
         <v>1</v>
       </c>
       <c r="J33">
         <v>1</v>
       </c>
       <c r="K33" t="s">
-        <v>837</v>
+        <v>844</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" t="s">
-        <v>838</v>
+        <v>845</v>
       </c>
       <c r="B34" t="s">
-        <v>796</v>
+        <v>803</v>
       </c>
       <c r="C34"/>
       <c r="D34">
         <v>56.4740943</v>
       </c>
       <c r="E34">
         <v>8.5838845</v>
       </c>
       <c r="F34" t="s">
-        <v>839</v>
+        <v>846</v>
       </c>
       <c r="G34" t="s">
         <v>17</v>
       </c>
       <c r="H34">
         <v>0</v>
       </c>
       <c r="I34">
         <v>1</v>
       </c>
       <c r="J34">
         <v>1</v>
       </c>
       <c r="K34" t="s">
-        <v>840</v>
+        <v>847</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" t="s">
-        <v>841</v>
+        <v>848</v>
       </c>
       <c r="B35" t="s">
-        <v>796</v>
+        <v>803</v>
       </c>
       <c r="C35"/>
       <c r="D35">
         <v>55.6355362</v>
       </c>
       <c r="E35">
         <v>12.2499771</v>
       </c>
       <c r="F35" t="s">
-        <v>842</v>
+        <v>849</v>
       </c>
       <c r="G35" t="s">
         <v>17</v>
       </c>
       <c r="H35">
         <v>0</v>
       </c>
       <c r="I35">
         <v>1</v>
       </c>
       <c r="J35">
         <v>1</v>
       </c>
       <c r="K35" t="s">
-        <v>843</v>
+        <v>850</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" t="s">
-        <v>844</v>
+        <v>851</v>
       </c>
       <c r="B36" t="s">
-        <v>796</v>
+        <v>803</v>
       </c>
       <c r="C36"/>
       <c r="D36">
         <v>55.4928834</v>
       </c>
       <c r="E36">
         <v>9.1258872</v>
       </c>
       <c r="F36" t="s">
-        <v>719</v>
+        <v>726</v>
       </c>
       <c r="G36" t="s">
         <v>17</v>
       </c>
       <c r="H36">
         <v>0</v>
       </c>
       <c r="I36">
         <v>1</v>
       </c>
       <c r="J36">
         <v>1</v>
       </c>
       <c r="K36" t="s">
-        <v>845</v>
+        <v>852</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" t="s">
-        <v>846</v>
+        <v>853</v>
       </c>
       <c r="B37" t="s">
-        <v>796</v>
+        <v>803</v>
       </c>
       <c r="C37"/>
       <c r="D37">
         <v>55.7476838</v>
       </c>
       <c r="E37">
         <v>9.5886183</v>
       </c>
       <c r="F37" t="s">
-        <v>722</v>
+        <v>729</v>
       </c>
       <c r="G37" t="s">
         <v>17</v>
       </c>
       <c r="H37">
         <v>0</v>
       </c>
       <c r="I37">
         <v>1</v>
       </c>
       <c r="J37">
         <v>1</v>
       </c>
       <c r="K37" t="s">
-        <v>847</v>
+        <v>854</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" t="s">
-        <v>848</v>
+        <v>855</v>
       </c>
       <c r="B38" t="s">
-        <v>796</v>
+        <v>803</v>
       </c>
       <c r="C38"/>
       <c r="D38">
         <v>56.4590294</v>
       </c>
       <c r="E38">
         <v>9.3733284</v>
       </c>
       <c r="F38" t="s">
-        <v>743</v>
+        <v>750</v>
       </c>
       <c r="G38" t="s">
         <v>17</v>
       </c>
       <c r="H38">
         <v>0</v>
       </c>
       <c r="I38">
         <v>1</v>
       </c>
       <c r="J38">
         <v>1</v>
       </c>
       <c r="K38" t="s">
-        <v>849</v>
+        <v>856</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">